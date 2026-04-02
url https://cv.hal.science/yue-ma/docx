--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yue Ma </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Self-Correcting Approach for Embedding Ontology-based Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '25: 40th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Catania International Airport, Italy. pp.1156-1163, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672608.3707818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a principle-based framework for repair selection in inconsistent knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd international conference on autonomous agents and multiagent systems (AAMAS '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.907-915, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3635637.3662945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Action-Recognition Based Approach For Unsupervised Video Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing (ISVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lake Tahoe, United States. pp.182-195, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77392-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Extraction of EL-Ontology Deductive Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Washington DC, United States. pp.6575-6582, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v37i5.25808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards novel inference relations based on logical argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advances in Argumentation in Artificial Intelligence (AI^3’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2023 (39ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2023 - The 32nd International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Macau, China. pp.3356-3364, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2023/374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DL workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing EL minimal modules: a combined approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA2022 :« Gestion de Données – Principes, Technologies et Applications »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergraph-Based Inference Rules for Computing EL+-Ontology Justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Haifa, Israel. pp.310-328, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10769-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union and Intersection of All Justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Peñaloza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. pp.56-73, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06981-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hyper-graph Approach for Computing EL -Ontology Justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 (37ème Conférence sur la Gestion de Données – Principes, Technologies et Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of emotional characteristics of Weibo &amp;quot;tree hole&amp;quot; users with different suicide risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Tianyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Yuyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bai Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAIMS 2021: 2nd International Symposium on Artificial Intelligence for Medicine Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Beijing, China. pp.562-567, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3500931.3501027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Pre-train Your Model? Comparison of Different Pre-training Models for Biomedical Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases - International Workshops of ECML/PKDD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Würzburg, Germany. pp.646-660, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43887-6_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Situation Discovery for Clustering Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud-Delaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Description Logics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Based Situation Discovery for Avionics Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios Medinacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K-CAP '19: Knowledge Capture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marina Del Rey CA, United States. pp.155-162, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3360901.3364430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Integrating Expected Answer Types into a Simple Recurrent Neural Network Model for Answer Sentence Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling disagreement in ontologies-based reasoning via argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISE 2019: 20th International Conference on Web Information Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong-Kong, China. pp.389 - 406, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34223-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Minimal Projection Modules for ELHr -Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Logics in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rende, Italy. pp.355-370, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19570-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a prudent argumentation framework for reasoning with imperfect ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DL 2019: 32nd International Workshop on Description Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oslo, Norway. pp.48:1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of the Expected Answer Type for Biomedical Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Hybrid Question Answering with Structured and Unstructured Knowledge (HQA'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1093-1097, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3191542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery for Avionics Maintenance Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lortal Gaelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud-Delaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HQA18 Workshop Chairs' Welcome & Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Baader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hybrid Question Answering with Structured and Unstructured Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1043-1044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Minimal Projection Modules for Conjunctive Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Description Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaption of BIOASQ Question Answering dataset for Machine Reading systems by Manual Annotations of Answer Spans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOASQ - A challenge on large-scale biomedical semantic indexing and question answering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bruxelles, Belgium. pp.7, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/w18-5309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Best Ontology Excerpts via Weighted Partial Max-SAT Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Description Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Word Embeddings for Biomedical Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du Symposium sur l'Ingénierie de l'Information Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Driven Concept Refinement to Support Avionics Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios Medinacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IJCAI Workshop on Semantic Machine Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling conflicts in uncertain ontologies using deductive argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI 2017 : International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.65-72, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Subsumption Justifications of Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Workshop on Description Logics (DL2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooming in on Ontologies: Minimal Modules and Best Excerpts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Semantic Web Conference (ISWC'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.173-189, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MIS Partition Based Framework for Measuring Inconsistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakoub Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 15th International Conference on Principles of Knowledge Representation and Reasoning (KR'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avionics Maintenance Ontology Building for Failure Diagnosis Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sannino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.204--209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distance-Based Paraconsistent Semantics for DL-Lite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Science, Engineering and Management - 8th International Conference (KSEM'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Structure-Based Inconsistency Measures and Their Computations via Closed Set Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakoub Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Autonomous Agents and Multiagent Systems (AAMAS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1749-1750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Extracting Ontology Excerpts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Science, Engineering and Management - 8th International Conference on KSEM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Characterization of Inconsistency Measures: A Prime Implicates Based Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence(ICTAI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUS-Based Partitioning for Inconsistency Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistency Measurement Thanks to MUS Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 international conference on Autonomous agents and multi-agent systems (AAMAS'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Distributed Approaches to Efficiently Extract Textual Evidences for Biomedical Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Bioinformatics and BioEngineering (BIBE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Boca Raton, United States. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBE.2014.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Technical Text Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadi Tomeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING Workshop on Synchronic and Diachronic Approaches to Analyzing Technical Language (SADAATL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Meyers, Yifan He, Ralph Grishman, Aug 2014, Dublin, Ireland. pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prime Implicates Based Inconsistency Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistency Measure for Distributive Inconsistency Handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Congrès Francophone de Reconnaissance des Formes et d’Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistency Measurement based on Variables in Minimal Unsatisfiable Subsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence 2012 （ECAI'12）</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Fine-grained Semantic Annotations of Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Semantic Web Conference (ISWC11-PD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Germany. (4 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Annotations of Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudeep Ghimire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Florida Artificial Intelligence Research Society Conference (FLAIRS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, United States. pp.192-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance-based Measures of Inconsistency and Incoherency for Description Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Workshop on Description Logics (DL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Canada. pp.475-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Description of Resources for Ontology-based Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The seventh international conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Malta. pp.3765-3772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Inconsistency Measurements under Multi-Valued Semantics by Partial Max-SAT Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on the Principles of Knowledge Representation and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Canada. pp.340-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des contradictions dans les annotations sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.609-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraconsistent reasoning for OWL 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitzler Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Web Reasoning and Rule Systems (colocated with ISWC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, United States. pp.197--211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anytime Algorithm for Computing Inconsistency Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Knowledge Science, Engineering and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Austria. pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Inconsistency in DL-Lite Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houkuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhisheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2009 IEEE / WIC / ACM International Conferences on Web Intelligence (WI'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Milan, Italy. pp.349-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Classical Semantics for Expressive Description Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Description Logics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, United Kingdom. (11 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies étendues pour l'annotation sé́mantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie, Tunisie. pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Anomaly Detection for Context Semantic Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop HyCHA (Hybridation Connaissances, Humain et Apprentissage Statistique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for reasoning about uncertainty in ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIS.2022.3220687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant Supervision for Mental Health Management in Social Media: Suicide Risk Classification System Development Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changwei Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (8), pp.e26119. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/26119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention-based full slice brain CT image diagnosis with explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueda Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 452 (6), pp.263-274. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2021.04.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Integrating Expected Answer Types into a Simple Recurrent Neural Network Model for Answer Sentence Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.665-673. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/CYS-23-3-3241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Conflicts in Propositional Logic Through Prime Implicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.27-40. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distance-based Framework for Inconsistency-Tolerant Reasoning and Inconsistency Measurement in DL-Lite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.58-79. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing biomedical concepts from textual definition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrova Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsatsaronis, George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissa Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distel Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.22. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-015-0015-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraconsistent OWL and Related Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraconsistent query answering over DL-Lite ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houkuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhisheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Complexity and Anytime Algorithm for Inconsistency Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software and Informatics (IJSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.3-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Inconsistency Measure based on Paraconsistent Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1257-1281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yue Ma </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Self-Correcting Approach for Embedding Ontology-based Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '25: 40th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Catania International Airport, Italy. pp.1156-1163, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672608.3707818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Action-Recognition Based Approach For Unsupervised Video Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing (ISVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lake Tahoe, United States. pp.182-195, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77392-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a principle-based framework for repair selection in inconsistent knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd international conference on autonomous agents and multiagent systems (AAMAS '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.907-915, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3635637.3662945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards novel inference relations based on logical argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advances in Argumentation in Artificial Intelligence (AI^3’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Extraction of EL-Ontology Deductive Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Washington DC, United States. pp.6575-6582, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v37i5.25808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2023 (39ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2023 - The 32nd International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Macau, China. pp.3356-3364, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2023/374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DL workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergraph-Based Inference Rules for Computing EL+-Ontology Justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Haifa, Israel. pp.310-328, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10769-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing EL minimal modules: a combined approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA2022 :« Gestion de Données – Principes, Technologies et Applications »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union and Intersection of All Justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Peñaloza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. pp.56-73, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06981-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hyper-graph Approach for Computing EL -Ontology Justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 (37ème Conférence sur la Gestion de Données – Principes, Technologies et Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of emotional characteristics of Weibo &amp;quot;tree hole&amp;quot; users with different suicide risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Tianyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Yuyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bai Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAIMS 2021: 2nd International Symposium on Artificial Intelligence for Medicine Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Beijing, China. pp.562-567, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3500931.3501027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Pre-train Your Model? Comparison of Different Pre-training Models for Biomedical Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases - International Workshops of ECML/PKDD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Würzburg, Germany. pp.646-660, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43887-6_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Integrating Expected Answer Types into a Simple Recurrent Neural Network Model for Answer Sentence Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Situation Discovery for Clustering Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud-Delaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Description Logics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Based Situation Discovery for Avionics Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios Medinacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K-CAP '19: Knowledge Capture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marina Del Rey CA, United States. pp.155-162, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3360901.3364430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling disagreement in ontologies-based reasoning via argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISE 2019: 20th International Conference on Web Information Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong-Kong, China. pp.389 - 406, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34223-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Minimal Projection Modules for ELHr -Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Logics in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rende, Italy. pp.355-370, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19570-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a prudent argumentation framework for reasoning with imperfect ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DL 2019: 32nd International Workshop on Description Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oslo, Norway. pp.48:1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of the Expected Answer Type for Biomedical Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Hybrid Question Answering with Structured and Unstructured Knowledge (HQA'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1093-1097, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3191542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery for Avionics Maintenance Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lortal Gaelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud-Delaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Minimal Projection Modules for Conjunctive Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Description Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HQA18 Workshop Chairs' Welcome & Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Baader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hybrid Question Answering with Structured and Unstructured Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1043-1044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaption of BIOASQ Question Answering dataset for Machine Reading systems by Manual Annotations of Answer Spans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOASQ - A challenge on large-scale biomedical semantic indexing and question answering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bruxelles, Belgium. pp.7, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/w18-5309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Best Ontology Excerpts via Weighted Partial Max-SAT Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Description Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Driven Concept Refinement to Support Avionics Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios Medinacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IJCAI Workshop on Semantic Machine Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Word Embeddings for Biomedical Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du Symposium sur l'Ingénierie de l'Information Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling conflicts in uncertain ontologies using deductive argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI 2017 : International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.65-72, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Subsumption Justifications of Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Workshop on Description Logics (DL2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooming in on Ontologies: Minimal Modules and Best Excerpts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Semantic Web Conference (ISWC'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.173-189, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MIS Partition Based Framework for Measuring Inconsistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakoub Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 15th International Conference on Principles of Knowledge Representation and Reasoning (KR'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avionics Maintenance Ontology Building for Failure Diagnosis Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sannino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.204--209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distance-Based Paraconsistent Semantics for DL-Lite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Science, Engineering and Management - 8th International Conference (KSEM'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Structure-Based Inconsistency Measures and Their Computations via Closed Set Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakoub Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Autonomous Agents and Multiagent Systems (AAMAS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1749-1750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Extracting Ontology Excerpts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Science, Engineering and Management - 8th International Conference on KSEM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Distributed Approaches to Efficiently Extract Textual Evidences for Biomedical Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Bioinformatics and BioEngineering (BIBE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Boca Raton, United States. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBE.2014.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Technical Text Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadi Tomeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING Workshop on Synchronic and Diachronic Approaches to Analyzing Technical Language (SADAATL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Meyers, Yifan He, Ralph Grishman, Aug 2014, Dublin, Ireland. pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistency Measurement Thanks to MUS Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 international conference on Autonomous agents and multi-agent systems (AAMAS'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Characterization of Inconsistency Measures: A Prime Implicates Based Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence(ICTAI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUS-Based Partitioning for Inconsistency Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prime Implicates Based Inconsistency Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistency Measure for Distributive Inconsistency Handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Congrès Francophone de Reconnaissance des Formes et d’Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistency Measurement based on Variables in Minimal Unsatisfiable Subsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence 2012 （ECAI'12）</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Fine-grained Semantic Annotations of Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Semantic Web Conference (ISWC11-PD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Germany. (4 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Annotations of Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudeep Ghimire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Florida Artificial Intelligence Research Society Conference (FLAIRS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, United States. pp.192-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance-based Measures of Inconsistency and Incoherency for Description Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Workshop on Description Logics (DL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Canada. pp.475-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Inconsistency Measurements under Multi-Valued Semantics by Partial Max-SAT Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on the Principles of Knowledge Representation and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Canada. pp.340-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Description of Resources for Ontology-based Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The seventh international conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Malta. pp.3765-3772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des contradictions dans les annotations sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.609-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraconsistent reasoning for OWL 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitzler Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Web Reasoning and Rule Systems (colocated with ISWC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, United States. pp.197--211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anytime Algorithm for Computing Inconsistency Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Knowledge Science, Engineering and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Austria. pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Inconsistency in DL-Lite Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houkuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhisheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2009 IEEE / WIC / ACM International Conferences on Web Intelligence (WI'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Milan, Italy. pp.349-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Classical Semantics for Expressive Description Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Description Logics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, United Kingdom. (11 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies étendues pour l'annotation sé́mantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie, Tunisie. pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Anomaly Detection for Context Semantic Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop HyCHA (Hybridation Connaissances, Humain et Apprentissage Statistique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for reasoning about uncertainty in ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIS.2022.3220687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant Supervision for Mental Health Management in Social Media: Suicide Risk Classification System Development Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changwei Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (8), pp.e26119. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/26119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention-based full slice brain CT image diagnosis with explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueda Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 452 (6), pp.263-274. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2021.04.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Integrating Expected Answer Types into a Simple Recurrent Neural Network Model for Answer Sentence Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.665-673. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/CYS-23-3-3241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Conflicts in Propositional Logic Through Prime Implicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.27-40. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distance-based Framework for Inconsistency-Tolerant Reasoning and Inconsistency Measurement in DL-Lite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.58-79. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing biomedical concepts from textual definition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrova Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsatsaronis, George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissa Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distel Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.22. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-015-0015-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraconsistent OWL and Related Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraconsistent query answering over DL-Lite ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houkuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhisheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Complexity and Anytime Algorithm for Inconsistency Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software and Informatics (IJSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.3-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Inconsistency Measure based on Paraconsistent Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1257-1281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Bennacer Seghouani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707818" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406211v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jabbour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badran Raddaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3635637.3662945" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755410v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Khouadjia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delmas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77392-1_14" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i5.25808" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Koopmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/374" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10769-6_19" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieying Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06981-9_4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Tianyu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yuyu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Jing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Pan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500931.3501027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kamath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43887-6_58" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Palacios" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud-Dela&#238;tre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Palacios Medinacelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360901.3364430" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104488v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34223-4_25" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ludwig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Walther" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19570-0_23" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759306v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191542" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lortal Gaelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284464v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Baader" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/w18-5309" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423048v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laudy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106454" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615907v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_11" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sannino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowang Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewen Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Qi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139215v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Long" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2014.45" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129988v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705870v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Xiao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623681v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581556v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Ghimire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hitzler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audibert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoquan Lin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitzler Pascal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houkuan Huang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhisheng Huang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422882v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane Khouadjia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096870v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2022.3220687" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396163v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Fu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Song" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/26119" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqian Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueda Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.04.044" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CYS-23-3-3241" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483475v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.12.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.08.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrova Alina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsatsaronis, George" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissa Maria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Distel Felix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0015-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Maier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528921v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Bennacer Seghouani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707818" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Khouadjia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77392-1_14" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jabbour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badran Raddaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3635637.3662945" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i5.25808" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Koopmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/374" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10769-6_19" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieying Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06981-9_4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Tianyu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yuyu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Jing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Pan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500931.3501027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kamath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43887-6_58" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Palacios" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud-Dela&#238;tre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Palacios Medinacelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360901.3364430" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34223-4_25" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ludwig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Walther" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19570-0_23" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759306v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191542" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lortal Gaelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Baader" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/w18-5309" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423048v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laudy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106454" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615907v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_11" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sannino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowang Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewen Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Qi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Long" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2014.45" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129988v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139031v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705870v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Xiao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623681v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581556v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Ghimire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hitzler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoquan Lin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528853v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audibert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitzler Pascal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houkuan Huang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhisheng Huang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422882v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane Khouadjia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096870v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2022.3220687" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396163v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Fu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Song" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/26119" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqian Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueda Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.04.044" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CYS-23-3-3241" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483475v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.12.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.08.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrova Alina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsatsaronis, George" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissa Maria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Distel Felix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0015-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Maier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528921v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>