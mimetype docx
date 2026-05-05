--- v1 (2026-04-02)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yue Ma </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Self-Correcting Approach for Embedding Ontology-based Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '25: 40th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Catania International Airport, Italy. pp.1156-1163, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672608.3707818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Action-Recognition Based Approach For Unsupervised Video Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing (ISVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lake Tahoe, United States. pp.182-195, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77392-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a principle-based framework for repair selection in inconsistent knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd international conference on autonomous agents and multiagent systems (AAMAS '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.907-915, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3635637.3662945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards novel inference relations based on logical argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advances in Argumentation in Artificial Intelligence (AI^3’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Extraction of EL-Ontology Deductive Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Washington DC, United States. pp.6575-6582, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v37i5.25808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2023 (39ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2023 - The 32nd International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Macau, China. pp.3356-3364, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2023/374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DL workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergraph-Based Inference Rules for Computing EL+-Ontology Justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Haifa, Israel. pp.310-328, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10769-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing EL minimal modules: a combined approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA2022 :« Gestion de Données – Principes, Technologies et Applications »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union and Intersection of All Justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Peñaloza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. pp.56-73, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06981-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hyper-graph Approach for Computing EL -Ontology Justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 (37ème Conférence sur la Gestion de Données – Principes, Technologies et Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of emotional characteristics of Weibo &amp;quot;tree hole&amp;quot; users with different suicide risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Tianyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Yuyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bai Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAIMS 2021: 2nd International Symposium on Artificial Intelligence for Medicine Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Beijing, China. pp.562-567, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3500931.3501027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Pre-train Your Model? Comparison of Different Pre-training Models for Biomedical Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases - International Workshops of ECML/PKDD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Würzburg, Germany. pp.646-660, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43887-6_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Integrating Expected Answer Types into a Simple Recurrent Neural Network Model for Answer Sentence Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Situation Discovery for Clustering Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud-Delaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Description Logics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Based Situation Discovery for Avionics Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios Medinacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K-CAP '19: Knowledge Capture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marina Del Rey CA, United States. pp.155-162, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3360901.3364430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling disagreement in ontologies-based reasoning via argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISE 2019: 20th International Conference on Web Information Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong-Kong, China. pp.389 - 406, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34223-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Minimal Projection Modules for ELHr -Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Logics in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rende, Italy. pp.355-370, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19570-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a prudent argumentation framework for reasoning with imperfect ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DL 2019: 32nd International Workshop on Description Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oslo, Norway. pp.48:1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of the Expected Answer Type for Biomedical Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Hybrid Question Answering with Structured and Unstructured Knowledge (HQA'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1093-1097, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3191542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery for Avionics Maintenance Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lortal Gaelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud-Delaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Minimal Projection Modules for Conjunctive Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Description Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HQA18 Workshop Chairs' Welcome & Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Baader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hybrid Question Answering with Structured and Unstructured Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1043-1044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaption of BIOASQ Question Answering dataset for Machine Reading systems by Manual Annotations of Answer Spans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOASQ - A challenge on large-scale biomedical semantic indexing and question answering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bruxelles, Belgium. pp.7, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/w18-5309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Best Ontology Excerpts via Weighted Partial Max-SAT Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Description Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Driven Concept Refinement to Support Avionics Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios Medinacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IJCAI Workshop on Semantic Machine Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Word Embeddings for Biomedical Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du Symposium sur l'Ingénierie de l'Information Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling conflicts in uncertain ontologies using deductive argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI 2017 : International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.65-72, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Subsumption Justifications of Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Workshop on Description Logics (DL2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooming in on Ontologies: Minimal Modules and Best Excerpts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Semantic Web Conference (ISWC'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.173-189, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MIS Partition Based Framework for Measuring Inconsistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakoub Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 15th International Conference on Principles of Knowledge Representation and Reasoning (KR'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avionics Maintenance Ontology Building for Failure Diagnosis Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sannino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.204--209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distance-Based Paraconsistent Semantics for DL-Lite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Science, Engineering and Management - 8th International Conference (KSEM'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Structure-Based Inconsistency Measures and Their Computations via Closed Set Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakoub Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Autonomous Agents and Multiagent Systems (AAMAS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1749-1750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Extracting Ontology Excerpts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Science, Engineering and Management - 8th International Conference on KSEM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Distributed Approaches to Efficiently Extract Textual Evidences for Biomedical Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Bioinformatics and BioEngineering (BIBE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Boca Raton, United States. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBE.2014.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Technical Text Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadi Tomeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING Workshop on Synchronic and Diachronic Approaches to Analyzing Technical Language (SADAATL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Meyers, Yifan He, Ralph Grishman, Aug 2014, Dublin, Ireland. pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistency Measurement Thanks to MUS Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 international conference on Autonomous agents and multi-agent systems (AAMAS'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Characterization of Inconsistency Measures: A Prime Implicates Based Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence(ICTAI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUS-Based Partitioning for Inconsistency Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prime Implicates Based Inconsistency Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistency Measure for Distributive Inconsistency Handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Congrès Francophone de Reconnaissance des Formes et d’Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistency Measurement based on Variables in Minimal Unsatisfiable Subsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence 2012 （ECAI'12）</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Fine-grained Semantic Annotations of Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Semantic Web Conference (ISWC11-PD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Germany. (4 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Annotations of Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudeep Ghimire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Florida Artificial Intelligence Research Society Conference (FLAIRS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, United States. pp.192-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance-based Measures of Inconsistency and Incoherency for Description Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Workshop on Description Logics (DL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Canada. pp.475-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Inconsistency Measurements under Multi-Valued Semantics by Partial Max-SAT Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on the Principles of Knowledge Representation and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Canada. pp.340-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Description of Resources for Ontology-based Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The seventh international conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Malta. pp.3765-3772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des contradictions dans les annotations sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.609-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraconsistent reasoning for OWL 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitzler Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Web Reasoning and Rule Systems (colocated with ISWC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, United States. pp.197--211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anytime Algorithm for Computing Inconsistency Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Knowledge Science, Engineering and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Austria. pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Inconsistency in DL-Lite Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houkuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhisheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2009 IEEE / WIC / ACM International Conferences on Web Intelligence (WI'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Milan, Italy. pp.349-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Classical Semantics for Expressive Description Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Description Logics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, United Kingdom. (11 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies étendues pour l'annotation sé́mantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie, Tunisie. pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Anomaly Detection for Context Semantic Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop HyCHA (Hybridation Connaissances, Humain et Apprentissage Statistique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for reasoning about uncertainty in ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIS.2022.3220687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant Supervision for Mental Health Management in Social Media: Suicide Risk Classification System Development Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changwei Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (8), pp.e26119. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/26119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention-based full slice brain CT image diagnosis with explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueda Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 452 (6), pp.263-274. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2021.04.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Integrating Expected Answer Types into a Simple Recurrent Neural Network Model for Answer Sentence Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.665-673. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/CYS-23-3-3241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Conflicts in Propositional Logic Through Prime Implicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.27-40. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distance-based Framework for Inconsistency-Tolerant Reasoning and Inconsistency Measurement in DL-Lite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.58-79. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing biomedical concepts from textual definition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrova Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsatsaronis, George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissa Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distel Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.22. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-015-0015-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraconsistent OWL and Related Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraconsistent query answering over DL-Lite ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houkuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhisheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Complexity and Anytime Algorithm for Inconsistency Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software and Informatics (IJSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.3-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Inconsistency Measure based on Paraconsistent Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1257-1281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yue Ma </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Self-Correcting Approach for Embedding Ontology-based Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '25: 40th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Catania International Airport, Italy. pp.1156-1163, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672608.3707818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a principle-based framework for repair selection in inconsistent knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd international conference on autonomous agents and multiagent systems (AAMAS '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.907-915, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3635637.3662945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Action-Recognition Based Approach For Unsupervised Video Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing (ISVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lake Tahoe, United States. pp.182-195, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77392-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Extraction of EL-Ontology Deductive Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Washington DC, United States. pp.6575-6582, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v37i5.25808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards novel inference relations based on logical argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advances in Argumentation in Artificial Intelligence (AI^3’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2023 (39ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2023 - The 32nd International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Macau, China. pp.3356-3364, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2023/374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DL workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing EL minimal modules: a combined approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA2022 :« Gestion de Données – Principes, Technologies et Applications »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergraph-Based Inference Rules for Computing EL+-Ontology Justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Haifa, Israel. pp.310-328, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10769-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union and Intersection of All Justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Peñaloza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. pp.56-73, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06981-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hyper-graph Approach for Computing EL -Ontology Justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 (37ème Conférence sur la Gestion de Données – Principes, Technologies et Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of emotional characteristics of Weibo &amp;quot;tree hole&amp;quot; users with different suicide risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Tianyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Yuyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bai Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAIMS 2021: 2nd International Symposium on Artificial Intelligence for Medicine Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Beijing, China. pp.562-567, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3500931.3501027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Pre-train Your Model? Comparison of Different Pre-training Models for Biomedical Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases - International Workshops of ECML/PKDD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Würzburg, Germany. pp.646-660, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43887-6_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Situation Discovery for Clustering Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud-Delaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Description Logics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Based Situation Discovery for Avionics Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios Medinacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K-CAP '19: Knowledge Capture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marina Del Rey CA, United States. pp.155-162, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3360901.3364430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Integrating Expected Answer Types into a Simple Recurrent Neural Network Model for Answer Sentence Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling disagreement in ontologies-based reasoning via argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISE 2019: 20th International Conference on Web Information Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong-Kong, China. pp.389 - 406, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34223-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Minimal Projection Modules for ELHr -Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Logics in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rende, Italy. pp.355-370, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19570-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a prudent argumentation framework for reasoning with imperfect ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DL 2019: 32nd International Workshop on Description Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oslo, Norway. pp.48:1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HQA18 Workshop Chairs' Welcome & Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Baader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hybrid Question Answering with Structured and Unstructured Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1043-1044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of the Expected Answer Type for Biomedical Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Hybrid Question Answering with Structured and Unstructured Knowledge (HQA'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1093-1097, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3191542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery for Avionics Maintenance Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lortal Gaelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud-Delaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Minimal Projection Modules for Conjunctive Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Description Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaption of BIOASQ Question Answering dataset for Machine Reading systems by Manual Annotations of Answer Spans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOASQ - A challenge on large-scale biomedical semantic indexing and question answering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bruxelles, Belgium. pp.7, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/w18-5309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Best Ontology Excerpts via Weighted Partial Max-SAT Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Description Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Word Embeddings for Biomedical Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du Symposium sur l'Ingénierie de l'Information Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Driven Concept Refinement to Support Avionics Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios Medinacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IJCAI Workshop on Semantic Machine Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling conflicts in uncertain ontologies using deductive argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI 2017 : International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.65-72, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Subsumption Justifications of Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Workshop on Description Logics (DL2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooming in on Ontologies: Minimal Modules and Best Excerpts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Semantic Web Conference (ISWC'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.173-189, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MIS Partition Based Framework for Measuring Inconsistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakoub Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 15th International Conference on Principles of Knowledge Representation and Reasoning (KR'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avionics Maintenance Ontology Building for Failure Diagnosis Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sannino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.204--209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distance-Based Paraconsistent Semantics for DL-Lite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Science, Engineering and Management - 8th International Conference (KSEM'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Structure-Based Inconsistency Measures and Their Computations via Closed Set Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakoub Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Autonomous Agents and Multiagent Systems (AAMAS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1749-1750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Extracting Ontology Excerpts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Science, Engineering and Management - 8th International Conference on KSEM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Characterization of Inconsistency Measures: A Prime Implicates Based Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence(ICTAI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUS-Based Partitioning for Inconsistency Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistency Measurement Thanks to MUS Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 international conference on Autonomous agents and multi-agent systems (AAMAS'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Technical Text Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadi Tomeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING Workshop on Synchronic and Diachronic Approaches to Analyzing Technical Language (SADAATL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Meyers, Yifan He, Ralph Grishman, Aug 2014, Dublin, Ireland. pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Distributed Approaches to Efficiently Extract Textual Evidences for Biomedical Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Bioinformatics and BioEngineering (BIBE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Boca Raton, United States. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBE.2014.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prime Implicates Based Inconsistency Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistency Measure for Distributive Inconsistency Handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Congrès Francophone de Reconnaissance des Formes et d’Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistency Measurement based on Variables in Minimal Unsatisfiable Subsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence 2012 （ECAI'12）</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Fine-grained Semantic Annotations of Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Semantic Web Conference (ISWC11-PD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Germany. (4 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Annotations of Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudeep Ghimire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Florida Artificial Intelligence Research Society Conference (FLAIRS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, United States. pp.192-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Description of Resources for Ontology-based Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The seventh international conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Malta. pp.3765-3772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance-based Measures of Inconsistency and Incoherency for Description Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Workshop on Description Logics (DL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Canada. pp.475-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Inconsistency Measurements under Multi-Valued Semantics by Partial Max-SAT Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on the Principles of Knowledge Representation and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Canada. pp.340-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des contradictions dans les annotations sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.609-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraconsistent reasoning for OWL 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitzler Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Web Reasoning and Rule Systems (colocated with ISWC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, United States. pp.197--211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anytime Algorithm for Computing Inconsistency Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Knowledge Science, Engineering and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Austria. pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Inconsistency in DL-Lite Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houkuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhisheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2009 IEEE / WIC / ACM International Conferences on Web Intelligence (WI'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Milan, Italy. pp.349-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Classical Semantics for Expressive Description Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Description Logics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, United Kingdom. (11 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies étendues pour l'annotation sé́mantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie, Tunisie. pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Anomaly Detection for Context Semantic Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop HyCHA (Hybridation Connaissances, Humain et Apprentissage Statistique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for reasoning about uncertainty in ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIS.2022.3220687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant Supervision for Mental Health Management in Social Media: Suicide Risk Classification System Development Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changwei Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (8), pp.e26119. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/26119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention-based full slice brain CT image diagnosis with explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueda Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 452 (6), pp.263-274. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2021.04.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Integrating Expected Answer Types into a Simple Recurrent Neural Network Model for Answer Sentence Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.665-673. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/CYS-23-3-3241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Conflicts in Propositional Logic Through Prime Implicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.27-40. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distance-based Framework for Inconsistency-Tolerant Reasoning and Inconsistency Measurement in DL-Lite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.58-79. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing biomedical concepts from textual definition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrova Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsatsaronis, George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissa Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distel Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.22. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-015-0015-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraconsistent OWL and Related Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraconsistent query answering over DL-Lite ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houkuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhisheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Complexity and Anytime Algorithm for Inconsistency Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software and Informatics (IJSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.3-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Inconsistency Measure based on Paraconsistent Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1257-1281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Bennacer Seghouani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707818" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Khouadjia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77392-1_14" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jabbour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badran Raddaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3635637.3662945" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i5.25808" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Koopmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/374" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10769-6_19" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieying Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06981-9_4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Tianyu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yuyu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Jing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Pan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500931.3501027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kamath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43887-6_58" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Palacios" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud-Dela&#238;tre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Palacios Medinacelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360901.3364430" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34223-4_25" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ludwig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Walther" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19570-0_23" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759306v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191542" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lortal Gaelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Baader" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/w18-5309" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423048v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laudy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106454" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615907v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_11" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sannino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowang Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewen Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Qi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Long" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2014.45" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129988v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139031v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705870v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Xiao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623681v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581556v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Ghimire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hitzler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoquan Lin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528853v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audibert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitzler Pascal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houkuan Huang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhisheng Huang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422882v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane Khouadjia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096870v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2022.3220687" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396163v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Fu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Song" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/26119" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqian Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueda Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.04.044" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CYS-23-3-3241" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483475v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.12.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.08.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrova Alina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsatsaronis, George" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissa Maria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Distel Felix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0015-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Maier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528921v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Bennacer Seghouani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707818" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406211v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jabbour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badran Raddaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3635637.3662945" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755410v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Khouadjia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delmas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77392-1_14" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i5.25808" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Koopmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/374" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10769-6_19" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieying Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06981-9_4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Tianyu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yuyu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Jing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Pan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500931.3501027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kamath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43887-6_58" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Palacios" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud-Dela&#238;tre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Palacios Medinacelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360901.3364430" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104488v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34223-4_25" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ludwig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Walther" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19570-0_23" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Baader" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191542" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lortal Gaelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/w18-5309" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423048v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laudy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106454" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615907v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_11" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sannino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowang Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewen Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Qi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139215v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129988v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139036v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Long" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2014.45" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705870v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Xiao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623681v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581556v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Ghimire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528912v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hitzler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoquan Lin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitzler Pascal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houkuan Huang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhisheng Huang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422882v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane Khouadjia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096870v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2022.3220687" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396163v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Fu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Song" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/26119" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqian Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueda Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.04.044" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CYS-23-3-3241" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483475v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.12.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.08.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrova Alina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsatsaronis, George" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissa Maria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Distel Felix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0015-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Maier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528921v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>