--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yue Ma </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Self-Correcting Approach for Embedding Ontology-based Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '25: 40th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Catania International Airport, Italy. pp.1156-1163, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672608.3707818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a principle-based framework for repair selection in inconsistent knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd international conference on autonomous agents and multiagent systems (AAMAS '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.907-915, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3635637.3662945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Action-Recognition Based Approach For Unsupervised Video Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing (ISVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lake Tahoe, United States. pp.182-195, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77392-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Extraction of EL-Ontology Deductive Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Washington DC, United States. pp.6575-6582, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v37i5.25808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards novel inference relations based on logical argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advances in Argumentation in Artificial Intelligence (AI^3’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2023 (39ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2023 - The 32nd International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Macau, China. pp.3356-3364, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2023/374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DL workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing EL minimal modules: a combined approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA2022 :« Gestion de Données – Principes, Technologies et Applications »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergraph-Based Inference Rules for Computing EL+-Ontology Justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Haifa, Israel. pp.310-328, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10769-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union and Intersection of All Justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Peñaloza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. pp.56-73, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06981-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hyper-graph Approach for Computing EL -Ontology Justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 (37ème Conférence sur la Gestion de Données – Principes, Technologies et Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of emotional characteristics of Weibo &amp;quot;tree hole&amp;quot; users with different suicide risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Tianyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Yuyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bai Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAIMS 2021: 2nd International Symposium on Artificial Intelligence for Medicine Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Beijing, China. pp.562-567, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3500931.3501027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Pre-train Your Model? Comparison of Different Pre-training Models for Biomedical Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases - International Workshops of ECML/PKDD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Würzburg, Germany. pp.646-660, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43887-6_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Situation Discovery for Clustering Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud-Delaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Description Logics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Based Situation Discovery for Avionics Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios Medinacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K-CAP '19: Knowledge Capture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marina Del Rey CA, United States. pp.155-162, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3360901.3364430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Integrating Expected Answer Types into a Simple Recurrent Neural Network Model for Answer Sentence Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling disagreement in ontologies-based reasoning via argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISE 2019: 20th International Conference on Web Information Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong-Kong, China. pp.389 - 406, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34223-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Minimal Projection Modules for ELHr -Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Logics in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rende, Italy. pp.355-370, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19570-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a prudent argumentation framework for reasoning with imperfect ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DL 2019: 32nd International Workshop on Description Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oslo, Norway. pp.48:1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HQA18 Workshop Chairs' Welcome & Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Baader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hybrid Question Answering with Structured and Unstructured Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1043-1044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of the Expected Answer Type for Biomedical Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Hybrid Question Answering with Structured and Unstructured Knowledge (HQA'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1093-1097, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3191542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery for Avionics Maintenance Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lortal Gaelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud-Delaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Minimal Projection Modules for Conjunctive Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Description Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaption of BIOASQ Question Answering dataset for Machine Reading systems by Manual Annotations of Answer Spans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOASQ - A challenge on large-scale biomedical semantic indexing and question answering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bruxelles, Belgium. pp.7, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/w18-5309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Best Ontology Excerpts via Weighted Partial Max-SAT Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Description Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Word Embeddings for Biomedical Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du Symposium sur l'Ingénierie de l'Information Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Driven Concept Refinement to Support Avionics Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios Medinacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IJCAI Workshop on Semantic Machine Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling conflicts in uncertain ontologies using deductive argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI 2017 : International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.65-72, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Subsumption Justifications of Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Workshop on Description Logics (DL2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooming in on Ontologies: Minimal Modules and Best Excerpts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Semantic Web Conference (ISWC'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.173-189, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MIS Partition Based Framework for Measuring Inconsistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakoub Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 15th International Conference on Principles of Knowledge Representation and Reasoning (KR'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avionics Maintenance Ontology Building for Failure Diagnosis Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sannino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.204--209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distance-Based Paraconsistent Semantics for DL-Lite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Science, Engineering and Management - 8th International Conference (KSEM'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Structure-Based Inconsistency Measures and Their Computations via Closed Set Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakoub Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Autonomous Agents and Multiagent Systems (AAMAS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1749-1750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Extracting Ontology Excerpts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Science, Engineering and Management - 8th International Conference on KSEM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Characterization of Inconsistency Measures: A Prime Implicates Based Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence(ICTAI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUS-Based Partitioning for Inconsistency Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistency Measurement Thanks to MUS Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 international conference on Autonomous agents and multi-agent systems (AAMAS'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Technical Text Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadi Tomeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING Workshop on Synchronic and Diachronic Approaches to Analyzing Technical Language (SADAATL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Meyers, Yifan He, Ralph Grishman, Aug 2014, Dublin, Ireland. pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Distributed Approaches to Efficiently Extract Textual Evidences for Biomedical Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Bioinformatics and BioEngineering (BIBE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Boca Raton, United States. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBE.2014.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prime Implicates Based Inconsistency Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistency Measure for Distributive Inconsistency Handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Congrès Francophone de Reconnaissance des Formes et d’Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistency Measurement based on Variables in Minimal Unsatisfiable Subsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence 2012 （ECAI'12）</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Fine-grained Semantic Annotations of Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Semantic Web Conference (ISWC11-PD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Germany. (4 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Annotations of Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudeep Ghimire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Florida Artificial Intelligence Research Society Conference (FLAIRS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, United States. pp.192-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Description of Resources for Ontology-based Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The seventh international conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Malta. pp.3765-3772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance-based Measures of Inconsistency and Incoherency for Description Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Workshop on Description Logics (DL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Canada. pp.475-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Inconsistency Measurements under Multi-Valued Semantics by Partial Max-SAT Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on the Principles of Knowledge Representation and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Canada. pp.340-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des contradictions dans les annotations sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.609-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraconsistent reasoning for OWL 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitzler Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Web Reasoning and Rule Systems (colocated with ISWC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, United States. pp.197--211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anytime Algorithm for Computing Inconsistency Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Knowledge Science, Engineering and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Austria. pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Inconsistency in DL-Lite Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houkuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhisheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2009 IEEE / WIC / ACM International Conferences on Web Intelligence (WI'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Milan, Italy. pp.349-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Classical Semantics for Expressive Description Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Description Logics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, United Kingdom. (11 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies étendues pour l'annotation sé́mantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie, Tunisie. pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Anomaly Detection for Context Semantic Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop HyCHA (Hybridation Connaissances, Humain et Apprentissage Statistique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for reasoning about uncertainty in ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIS.2022.3220687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant Supervision for Mental Health Management in Social Media: Suicide Risk Classification System Development Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changwei Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (8), pp.e26119. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/26119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention-based full slice brain CT image diagnosis with explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueda Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 452 (6), pp.263-274. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2021.04.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Integrating Expected Answer Types into a Simple Recurrent Neural Network Model for Answer Sentence Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.665-673. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/CYS-23-3-3241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Conflicts in Propositional Logic Through Prime Implicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.27-40. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distance-based Framework for Inconsistency-Tolerant Reasoning and Inconsistency Measurement in DL-Lite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.58-79. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing biomedical concepts from textual definition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrova Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsatsaronis, George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissa Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distel Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.22. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-015-0015-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraconsistent OWL and Related Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraconsistent query answering over DL-Lite ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houkuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhisheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Complexity and Anytime Algorithm for Inconsistency Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software and Informatics (IJSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.3-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Inconsistency Measure based on Paraconsistent Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1257-1281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yue Ma </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Self-Correcting Approach for Embedding Ontology-based Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '25: 40th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Catania International Airport, Italy. pp.1156-1163, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672608.3707818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a principle-based framework for repair selection in inconsistent knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd international conference on autonomous agents and multiagent systems (AAMAS '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.907-915, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3635637.3662945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Action-Recognition Based Approach For Unsupervised Video Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing (ISVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lake Tahoe, United States. pp.182-195, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77392-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards novel inference relations based on logical argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advances in Argumentation in Artificial Intelligence (AI^3’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Extraction of EL-Ontology Deductive Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Washington DC, United States. pp.6575-6582, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v37i5.25808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2023 (39ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2023 - The 32nd International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Macau, China. pp.3356-3364, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2023/374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DL workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing EL minimal modules: a combined approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA2022 :« Gestion de Données – Principes, Technologies et Applications »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergraph-Based Inference Rules for Computing EL+-Ontology Justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Haifa, Israel. pp.310-328, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10769-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union and Intersection of All Justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Peñaloza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. pp.56-73, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06981-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hyper-graph Approach for Computing EL -Ontology Justifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 (37ème Conférence sur la Gestion de Données – Principes, Technologies et Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of emotional characteristics of Weibo &amp;quot;tree hole&amp;quot; users with different suicide risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Tianyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Yuyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bai Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAIMS 2021: 2nd International Symposium on Artificial Intelligence for Medicine Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Beijing, China. pp.562-567, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3500931.3501027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Pre-train Your Model? Comparison of Different Pre-training Models for Biomedical Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases - International Workshops of ECML/PKDD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Würzburg, Germany. pp.646-660, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43887-6_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Integrating Expected Answer Types into a Simple Recurrent Neural Network Model for Answer Sentence Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Situation Discovery for Clustering Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud-Delaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Description Logics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Based Situation Discovery for Avionics Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios Medinacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K-CAP '19: Knowledge Capture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marina Del Rey CA, United States. pp.155-162, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3360901.3364430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling disagreement in ontologies-based reasoning via argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISE 2019: 20th International Conference on Web Information Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong-Kong, China. pp.389 - 406, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34223-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Minimal Projection Modules for ELHr -Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Logics in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rende, Italy. pp.355-370, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19570-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a prudent argumentation framework for reasoning with imperfect ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DL 2019: 32nd International Workshop on Description Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oslo, Norway. pp.48:1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HQA18 Workshop Chairs' Welcome & Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Baader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hybrid Question Answering with Structured and Unstructured Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1043-1044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of the Expected Answer Type for Biomedical Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Hybrid Question Answering with Structured and Unstructured Knowledge (HQA'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1093-1097, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3191542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery for Avionics Maintenance Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lortal Gaelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud-Delaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Minimal Projection Modules for Conjunctive Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Description Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaption of BIOASQ Question Answering dataset for Machine Reading systems by Manual Annotations of Answer Spans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOASQ - A challenge on large-scale biomedical semantic indexing and question answering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bruxelles, Belgium. pp.7, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/w18-5309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Best Ontology Excerpts via Weighted Partial Max-SAT Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Description Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Driven Concept Refinement to Support Avionics Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios Medinacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IJCAI Workshop on Semantic Machine Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Word Embeddings for Biomedical Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du Symposium sur l'Ingénierie de l'Information Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling conflicts in uncertain ontologies using deductive argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI 2017 : International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.65-72, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Subsumption Justifications of Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Workshop on Description Logics (DL2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooming in on Ontologies: Minimal Modules and Best Excerpts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Semantic Web Conference (ISWC'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.173-189, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MIS Partition Based Framework for Measuring Inconsistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakoub Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 15th International Conference on Principles of Knowledge Representation and Reasoning (KR'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avionics Maintenance Ontology Building for Failure Diagnosis Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sannino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.204--209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distance-Based Paraconsistent Semantics for DL-Lite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Science, Engineering and Management - 8th International Conference (KSEM'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Structure-Based Inconsistency Measures and Their Computations via Closed Set Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakoub Salhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Autonomous Agents and Multiagent Systems (AAMAS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1749-1750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Extracting Ontology Excerpts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Science, Engineering and Management - 8th International Conference on KSEM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Distributed Approaches to Efficiently Extract Textual Evidences for Biomedical Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Bioinformatics and BioEngineering (BIBE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Boca Raton, United States. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBE.2014.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Technical Text Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadi Tomeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING Workshop on Synchronic and Diachronic Approaches to Analyzing Technical Language (SADAATL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Meyers, Yifan He, Ralph Grishman, Aug 2014, Dublin, Ireland. pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Characterization of Inconsistency Measures: A Prime Implicates Based Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence(ICTAI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUS-Based Partitioning for Inconsistency Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistency Measurement Thanks to MUS Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 international conference on Autonomous agents and multi-agent systems (AAMAS'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prime Implicates Based Inconsistency Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistency Measure for Distributive Inconsistency Handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Congrès Francophone de Reconnaissance des Formes et d’Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistency Measurement based on Variables in Minimal Unsatisfiable Subsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence 2012 （ECAI'12）</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Fine-grained Semantic Annotations of Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Semantic Web Conference (ISWC11-PD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Germany. (4 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Annotations of Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudeep Ghimire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Florida Artificial Intelligence Research Society Conference (FLAIRS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, United States. pp.192-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Description of Resources for Ontology-based Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The seventh international conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Malta. pp.3765-3772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance-based Measures of Inconsistency and Incoherency for Description Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Workshop on Description Logics (DL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Canada. pp.475-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Inconsistency Measurements under Multi-Valued Semantics by Partial Max-SAT Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on the Principles of Knowledge Representation and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Canada. pp.340-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des contradictions dans les annotations sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.609-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraconsistent reasoning for OWL 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitzler Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Web Reasoning and Rule Systems (colocated with ISWC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, United States. pp.197--211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anytime Algorithm for Computing Inconsistency Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Knowledge Science, Engineering and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Austria. pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Inconsistency in DL-Lite Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houkuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhisheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2009 IEEE / WIC / ACM International Conferences on Web Intelligence (WI'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Milan, Italy. pp.349-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Classical Semantics for Expressive Description Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Description Logics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, United Kingdom. (11 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies étendues pour l'annotation sé́mantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie, Tunisie. pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Anomaly Detection for Context Semantic Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop HyCHA (Hybridation Connaissances, Humain et Apprentissage Statistique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of General Modules for ALC Ontologies (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Koopmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for reasoning about uncertainty in ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIS.2022.3220687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant Supervision for Mental Health Management in Social Media: Suicide Risk Classification System Development Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changwei Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (8), pp.e26119. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/26119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention-based full slice brain CT image diagnosis with explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueda Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 452 (6), pp.263-274. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2021.04.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Integrating Expected Answer Types into a Simple Recurrent Neural Network Model for Answer Sentence Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.665-673. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/CYS-23-3-3241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Conflicts in Propositional Logic Through Prime Implicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badran Raddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.27-40. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distance-based Framework for Inconsistency-Tolerant Reasoning and Inconsistency Measurement in DL-Lite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.58-79. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing biomedical concepts from textual definition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrova Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsatsaronis, George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissa Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distel Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.22. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-015-0015-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraconsistent OWL and Related Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraconsistent query answering over DL-Lite ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houkuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhisheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Complexity and Anytime Algorithm for Inconsistency Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuoquan Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software and Informatics (IJSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.3-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Inconsistency Measure based on Paraconsistent Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1257-1281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Bennacer Seghouani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707818" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406211v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jabbour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badran Raddaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3635637.3662945" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755410v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Khouadjia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delmas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77392-1_14" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i5.25808" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Koopmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/374" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10769-6_19" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieying Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06981-9_4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Tianyu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yuyu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Jing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Pan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500931.3501027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kamath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43887-6_58" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Palacios" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud-Dela&#238;tre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Palacios Medinacelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360901.3364430" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104488v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34223-4_25" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ludwig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Walther" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19570-0_23" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Baader" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191542" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lortal Gaelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/w18-5309" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423048v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laudy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106454" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615907v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_11" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sannino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowang Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewen Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Qi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139215v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129988v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139036v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Long" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2014.45" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705870v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Xiao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623681v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581556v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Ghimire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528912v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hitzler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoquan Lin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitzler Pascal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houkuan Huang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhisheng Huang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422882v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane Khouadjia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096870v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2022.3220687" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396163v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Fu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Song" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/26119" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqian Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueda Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.04.044" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CYS-23-3-3241" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483475v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.12.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.08.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrova Alina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsatsaronis, George" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissa Maria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Distel Felix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0015-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Maier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528921v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Bennacer Seghouani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707818" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406211v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jabbour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badran Raddaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3635637.3662945" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755410v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Khouadjia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delmas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77392-1_14" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i5.25808" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Koopmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/374" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10769-6_19" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieying Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06981-9_4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Tianyu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yuyu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Jing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Pan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500931.3501027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kamath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43887-6_58" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Palacios" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud-Dela&#238;tre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Palacios Medinacelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360901.3364430" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34223-4_25" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ludwig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Walther" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19570-0_23" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Baader" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191542" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lortal Gaelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/w18-5309" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423048v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laudy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106454" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615907v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_11" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sannino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowang Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewen Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Qi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Long" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2014.45" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129988v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139031v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989202v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705870v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Xiao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623681v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581556v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Ghimire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528912v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hitzler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoquan Lin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitzler Pascal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houkuan Huang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhisheng Huang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422882v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane Khouadjia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096870v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2022.3220687" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396163v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Fu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Song" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/26119" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqian Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueda Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.04.044" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CYS-23-3-3241" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483475v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.12.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.08.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrova Alina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsatsaronis, George" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissa Maria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Distel Felix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0015-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Maier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528921v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>