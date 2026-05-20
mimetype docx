--- v0 (2026-03-20)
+++ v1 (2026-05-20)
@@ -303,182 +303,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes ACV (Analyse de cycle de vie) et audit</w:t>
+                <w:t xml:space="preserve">Un foisonnement d’approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Altukhova-Nys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tereza Bicalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audit &amp; société : propos et débats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.13-20</w:t>
+              <w:t xml:space="preserve">La Revue agridées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 248, pp.16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012395v1</w:t>
+                <w:t xml:space="preserve">hal-04302362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un foisonnement d’approches</w:t>
+                <w:t xml:space="preserve">Les méthodes ACV (Analyse de cycle de vie) et audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Altukhova-Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereza Bicalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue agridées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 248, pp.16-17</w:t>
+              <w:t xml:space="preserve">Audit &amp; société : propos et débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04302362v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDR4 BIOCA - La bioéconomie en Champagne Ardenne : une variété de modèles de développement et d’agriculture</w:t>
               </w:r>
@@ -1225,247 +1225,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation couplée des approches C.A.R.E./IDEA4 pour préserver les capitaux naturels et humains dans les entreprises agricoles à l'échelle du territoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseignement de la durabilité : proposition d’un cadre conceptuel d’intégration du développement durable dans les cursus de formation initiale des professionnels du chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Altukhova-Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Dao-Le Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès du RIODD (Réseau International de recherche sur les Organisations et le Développement Durable) : Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">45e congrès de l'Association Francophone de Comptabilité (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Comptabilité (AFC), May 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927141v1</w:t>
+                <w:t xml:space="preserve">hal-04715120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement de la durabilité : proposition d’un cadre conceptuel d’intégration du développement durable dans les cursus de formation initiale des professionnels du chiffre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'utilisation couplée des approches C.A.R.E./IDEA4 pour préserver les capitaux naturels et humains dans les entreprises agricoles à l'échelle du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Altukhova-Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e congrès de l'Association Francophone de Comptabilité (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Comptabilité (AFC), May 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès du RIODD (Réseau International de recherche sur les Organisations et le Développement Durable) : Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715120v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des enjeux écologiques dans la formation diplômante des métiers du chiffre</w:t>
               </w:r>
@@ -3015,51 +3015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Dao-Le Fl&#233;cher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chassagne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nechelis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Bicalho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art26" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Assis Bicalho Bicalho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildo Sauer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.03.229" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ory" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Petitjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.285.0041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01596520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Marchini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Viet Ha Tran Vu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517784v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dumeaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;ger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Sabin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirobokov Vladimir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03036165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02533959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053018v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813005502" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8899" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0092-9.23" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01596546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01596471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/9211" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Dao-Le Fl&#233;cher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chassagne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nechelis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302362v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Bicalho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art26" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Assis Bicalho Bicalho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildo Sauer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.03.229" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ory" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Petitjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.285.0041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01596520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Marchini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Viet Ha Tran Vu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517784v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715120v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dumeaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;ger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Sabin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirobokov Vladimir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03036165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02533959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053018v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813005502" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8899" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0092-9.23" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01596546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01596471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/9211" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>