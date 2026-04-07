--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -776,51 +776,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-periodic 1D photonic crystals for designing the photonic optical devices operating in the infrared regime</w:t>
+                <w:t xml:space="preserve">Energy flux optimization in 1D multiperiodic four-component photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Sannikov</w:t>
@@ -838,106 +838,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 489, pp.126875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.415966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2021.126875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141066v1</w:t>
+                <w:t xml:space="preserve">hal-03153071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy flux optimization in 1D multiperiodic four-component photonic crystals</w:t>
+                <w:t xml:space="preserve">Three-periodic 1D photonic crystals for designing the photonic optical devices operating in the infrared regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Sannikov</w:t>
@@ -955,82 +955,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 489, pp.126875. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2021.126875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.415966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153071v1</w:t>
+                <w:t xml:space="preserve">hal-03141066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic aperiodic photonic crystal with a 2D array of metallic nanoparticles as polarization-sensitive dichroic filter</w:t>
               </w:r>
@@ -1378,382 +1378,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-selective defect mode amplification in a photonic crystal with intracavity 2D arrays of metallic nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature dependence of voltage-controlled polarization plane rotation in a magnetic and electro-optic heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Moiseev</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (6), pp.1645. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (10), pp.105006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.001645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab2780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142635v1</w:t>
+                <w:t xml:space="preserve">hal-02470364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of voltage-controlled polarization plane rotation in a magnetic and electro-optic heterostructure</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One-dimensional multiperiodic photonic structures: A new route in photonics (four-component media)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.S. Panyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Yafarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. Sannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N. Dadoenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu.S. Dadoenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab2780⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (10), pp.103102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5115829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470364v1</w:t>
+                <w:t xml:space="preserve">hal-02485753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional multiperiodic photonic structures: A new route in photonics (four-component media)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization-selective defect mode amplification in a photonic crystal with intracavity 2D arrays of metallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Moiseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Glukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126 (10), pp.103102. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (6), pp.1645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5115829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.001645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485753v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective polarization generation in an amplifying photonic crystal with 2D array of metal nanoparticles</w:t>
               </w:r>
@@ -1867,499 +1867,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal dependence of the lateral shift of a light beam reflected from a liquid crystal cell deposited on a magnetic film</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.I. Bichurin</w:t>
+                <w:t xml:space="preserve">Supermodes in Coupled Bigyrotropic Slab Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5010162⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (4), pp.6200208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JQE.2018.2842640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695366v1</w:t>
+                <w:t xml:space="preserve">hal-02135498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supermodes in Coupled Bigyrotropic Slab Waveguides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
+                <w:t xml:space="preserve">Thermal dependence of the lateral shift of a light beam reflected from a liquid crystal cell deposited on a magnetic film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu.S. Dadoenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.V. Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Bichurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (4), pp.6200208. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JQE.2018.2842640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5010162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135498v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling optical beam shifts upon reflection from a magnetoelectric liquid-crystal-based system for applications to chemical vapor sensing</w:t>
+                <w:t xml:space="preserve">Principle of tunable chemical vapor detection exploiting the angular Goos–Hänchen shift in a magneto-electric liquid-crystal-based system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Bichurin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-017-6691-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/aa7f51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494993v1</w:t>
+                <w:t xml:space="preserve">hal-01673938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principle of tunable chemical vapor detection exploiting the angular Goos–Hänchen shift in a magneto-electric liquid-crystal-based system</w:t>
+                <w:t xml:space="preserve">Controlling optical beam shifts upon reflection from a magnetoelectric liquid-crystal-based system for applications to chemical vapor sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Svetukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Zhukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (9), </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2040-8986/aa7f51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-017-6691-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673938v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse magneto-optic Kerr effect and Imbert–Fedorov shift upon light reflection from a magnetic/non-magnetic bilayer: impact of misfit strain</w:t>
               </w:r>
@@ -2501,51 +2501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.L. Lyubchanskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2990,252 +2990,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the Goos-Hänchen effect upon reflection of a Gaussian beam from a dielectric plate</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scattering parameters of a non-reciprocal magneto-optical integrated coupler used as an isolator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Abramov</w:t>
+                <w:t xml:space="preserve">Yann G. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Fiber Lasers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. pp.01004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202226601004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758092v1</w:t>
+                <w:t xml:space="preserve">hal-03825177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering parameters of a non-reciprocal magneto-optical integrated coupler used as an isolator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Bentivegna</w:t>
+                <w:t xml:space="preserve">Enhancement of the Goos-Hänchen effect upon reflection of a Gaussian beam from a dielectric plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Glukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Moiseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Abramov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Fiber Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Novosibirsk, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825177v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the Goos-Hänchen effect upon reflection of a Gaussian beam from a dielectric plate</w:t>
               </w:r>
@@ -3273,51 +3273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Abramov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(International Workshop on Fiber Lasers) 2022 Международный семинар по волоконным лазерам</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Novosibirsk, Russia. pp.136-137, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3669,382 +3669,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-selective defect mode suppression in a deterministic aperiodic photonic crystal through plasmon excitation in an embedded array of metallic nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.G. Moiseev</w:t>
+                <w:t xml:space="preserve">Exploiting plasmon resonances in a composite photonic crystal for polarization-sensitive dichroic filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Glukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics (ECIO 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics and Plasmonics at the Mesoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2555761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874578v1</w:t>
+                <w:t xml:space="preserve">hal-02874576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting plasmon resonances in a composite photonic crystal for polarization-sensitive dichroic filtering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface plasmon polariton generation in a carbon nanotube on dielectric substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei Kadochkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Zolotovskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Plasmonics at the Mesoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanophotonics VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2555384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2555761⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02874576v1</w:t>
+                <w:t xml:space="preserve">hal-02874577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon polariton generation in a carbon nanotube on dielectric substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey Moiseev</w:t>
+                <w:t xml:space="preserve">Polarization-selective defect mode suppression in a deterministic aperiodic photonic crystal through plasmon excitation in an embedded array of metallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Glukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Igor Zolotovskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics VIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Integrated Optics (ECIO 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris (online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2555384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02874577v1</w:t>
+                <w:t xml:space="preserve">hal-02874578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Поляризационно-селективное усиление дефектной моды в фотонно-кристаллической структуре с плазмонным метаслоем (Polarization-selective amplification of a defect mode in a photonic crystal structure with a plasmonic metalayer)</w:t>
               </w:r>
@@ -4531,64 +4531,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu.S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Bichurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.O. Zolotovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4751,77 +4751,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Svetukhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatarenko A.S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference “Days on Diffraction - 2017”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Saint-Petersburg, Russia</w:t>
@@ -4876,64 +4876,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Bichurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Trends in Physics of Ferroics – NTPF 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4984,77 +4984,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Svetukhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Zhukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium PIERS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Saint-Petersburg, Russia</w:t>
@@ -5077,51 +5077,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral shift of light reflected from a magneto-electric film</w:t>
+                <w:t xml:space="preserve">Goos-Hänchen shift of a light beam upon reflection from a magnetic film on a non-magnetic substrate: effect of misfit strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
@@ -5135,127 +5135,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.L. Lyubchanskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.P. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saint-Petersburg OPEN 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual International Conference “Days on Diffraction - 2016”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Saint-Petersburg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291965v1</w:t>
+                <w:t xml:space="preserve">hal-02470584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goos-Hänchen shift of a light beam upon reflection from a magnetic film on a non-magnetic substrate: effect of misfit strain</w:t>
+                <w:t xml:space="preserve">Lateral shift of light reflected from a magneto-electric film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
@@ -5269,90 +5256,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.L. Lyubchanskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.V. Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference “Days on Diffraction - 2016”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Saint-Petersburg OPEN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint-Petersbourg, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/741/1/012201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470584v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric and magnetic tuning of the Goos-Hänchen shift of a light beam upon reflection from a magneto-electric heterostructure</w:t>
               </w:r>
@@ -5390,51 +5390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.L. Lyubchanskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference “Days on Diffraction - 2016”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Saint-Petersburg, Russia</w:t>
@@ -5515,51 +5515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.L. Lyubchanskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Journées Nationales d’Optique Guidée (JNOG – Optique Bordeaux 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
@@ -5627,91 +5627,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.L. Lyubchanskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint Petersburg OPEN 2016 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Saint Petersburg, Russia. pp.012201, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/741/1/012201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397322v1</w:t>
@@ -6494,51 +6494,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics and Plasmonics at the Mesoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.113680F. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2555761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540815v1</w:t>
@@ -6588,87 +6588,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei Kadochkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Zolotovskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanophotonics VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1134521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2555384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540821v1</w:t>
@@ -6705,77 +6705,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Svetukhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Zhukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.doi: 10.1109/PIERS.2017.8261704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6832,64 +6832,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Bichurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.doi: 10.1109/DD.2017.8168001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DD.2017.8168001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6968,51 +6968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.L. Lyubchanskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.doi: 10.1109/DD.2016.7756824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7306,51 +7306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikodem Le&#347;niewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dadoenkova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bentivegna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Gruszecki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c21700" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340671v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Panyaev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Sannikov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.S. Dadoenkova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Dadoenkova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18287/2412-6179-co-1401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-04444-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854452v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panyaev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sannikov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Dadoenkova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3217117" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Glukhov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Moiseev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.470180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Krawczyk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lyubchanskii" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.447984" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.415966" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.126875" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kadochkin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Svetukhin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abb8c4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.O. Zolotovskii" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18287/2412-6179-CO-623" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.001645" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab2780" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Yafarova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115829" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Vartanyan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Fotiadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2520788" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Petrov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Bichurin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010162" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2842640" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. S. Dadoenkova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Svetukhin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Zhukov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6691-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa7f51" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Lyubchanskii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/19/1/015610" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4951717" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291892v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.013815" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000393" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Abramov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226601004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Glukhov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Moiseev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31868/RFL.2022.136-137" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598397v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251010v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874576v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555761" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Kadochkin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zolotovskii" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555384" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Ivanov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Vartanyan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Fotiadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473012v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatarenko A.S." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737757v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473078v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/741/1/012201" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169077v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783168v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141068v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw K&#322;os" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Mieszczak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811220050_0002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818819-4.00011-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540821v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2017.8261704" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DD.2017.8168001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293733v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DD.2016.7756824" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04136219v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikodem Le&#347;niewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dadoenkova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bentivegna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Gruszecki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c21700" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340671v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Panyaev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Sannikov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.S. Dadoenkova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Dadoenkova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18287/2412-6179-co-1401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-04444-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854452v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panyaev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sannikov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Dadoenkova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3217117" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Glukhov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Moiseev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.470180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Krawczyk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lyubchanskii" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.447984" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153071v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.126875" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.415966" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kadochkin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Svetukhin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abb8c4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.O. Zolotovskii" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18287/2412-6179-CO-623" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab2780" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Yafarova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115829" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.001645" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Vartanyan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Fotiadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2520788" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2842640" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695366v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Petrov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Bichurin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010162" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. S. Dadoenkova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa7f51" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Svetukhin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Zhukov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6691-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Lyubchanskii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/19/1/015610" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4951717" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291892v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.013815" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000393" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226601004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Abramov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Glukhov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Moiseev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31868/RFL.2022.136-137" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598397v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251010v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874576v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555761" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874577v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Kadochkin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zolotovskii" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555384" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874578v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Ivanov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Vartanyan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Fotiadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473012v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatarenko A.S." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737757v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473078v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291965v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/741/1/012201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169077v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783168v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141068v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw K&#322;os" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Mieszczak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811220050_0002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818819-4.00011-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540821v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2017.8261704" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DD.2017.8168001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293733v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DD.2016.7756824" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04136219v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>