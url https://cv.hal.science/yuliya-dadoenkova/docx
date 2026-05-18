--- v1 (2026-04-07)
+++ v2 (2026-05-18)
@@ -438,261 +438,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiperiodic photonic crystals for ultra-sensitive temperature monitoring and polarization switching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-specular reflection of a narrow spatially phase-modulated Gaussian beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Panyaev</w:t>
+                <w:t xml:space="preserve">Igor Glukhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Sannikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
+                <w:t xml:space="preserve">Sergey Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliya Dadoenkova</w:t>
+                <w:t xml:space="preserve">Florian F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (23), pp.22428-22437. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (11), pp.2073-2082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3217117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.470180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854452v1</w:t>
+                <w:t xml:space="preserve">hal-03825178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-specular reflection of a narrow spatially phase-modulated Gaussian beam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiperiodic photonic crystals for ultra-sensitive temperature monitoring and polarization switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Sannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian F.L. Bentivegna</w:t>
+                <w:t xml:space="preserve">Nataliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (11), pp.2073-2082. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (23), pp.22428-22437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.470180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3217117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825178v1</w:t>
+                <w:t xml:space="preserve">hal-03854452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goos-Hänchen shift at Brillouin light scattering by a magnetostatic wave in the Damon-Eshbach configuration [Invited]</w:t>
               </w:r>
@@ -776,330 +776,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy flux optimization in 1D multiperiodic four-component photonic crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Three-periodic 1D photonic crystals for designing the photonic optical devices operating in the infrared regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Sannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 489, pp.126875. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2021.126875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.415966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153071v1</w:t>
+                <w:t xml:space="preserve">hal-03141066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-periodic 1D photonic crystals for designing the photonic optical devices operating in the infrared regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Energy flux optimization in 1D multiperiodic four-component photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Sannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 489, pp.126875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.415966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2021.126875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141066v1</w:t>
+                <w:t xml:space="preserve">hal-03153071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic aperiodic photonic crystal with a 2D array of metallic nanoparticles as polarization-sensitive dichroic filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Glukhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Moiseev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 128 (5), pp.053101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1146,51 +1146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant amplification of surface plasmon polaritons with an electric current in a single-walled carbon nanotube lying on a spatially modulated substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Kadochkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1378,438 +1378,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of voltage-controlled polarization plane rotation in a magnetic and electro-optic heterostructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization-selective defect mode amplification in a photonic crystal with intracavity 2D arrays of metallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Moiseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Glukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey Moiseev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 94 (10), pp.105006. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (6), pp.1645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab2780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.001645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470364v1</w:t>
+                <w:t xml:space="preserve">hal-02142635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional multiperiodic photonic structures: A new route in photonics (four-component media)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature dependence of voltage-controlled polarization plane rotation in a magnetic and electro-optic heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Moiseev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5115829⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (10), pp.105006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab2780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485753v1</w:t>
+                <w:t xml:space="preserve">hal-02470364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-selective defect mode amplification in a photonic crystal with intracavity 2D arrays of metallic nanoparticles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One-dimensional multiperiodic photonic structures: A new route in photonics (four-component media)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.S. Panyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Yafarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. Sannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N. Dadoenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu.S. Dadoenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (6), pp.1645. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (10), pp.103102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.001645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5115829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142635v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective polarization generation in an amplifying photonic crystal with 2D array of metal nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Glukhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Vartanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1867,499 +1867,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supermodes in Coupled Bigyrotropic Slab Waveguides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
+                <w:t xml:space="preserve">Thermal dependence of the lateral shift of a light beam reflected from a liquid crystal cell deposited on a magnetic film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu.S. Dadoenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.V. Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Bichurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JQE.2018.2842640⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5010162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135498v1</w:t>
+                <w:t xml:space="preserve">hal-01695366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal dependence of the lateral shift of a light beam reflected from a liquid crystal cell deposited on a magnetic film</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.I. Bichurin</w:t>
+                <w:t xml:space="preserve">Supermodes in Coupled Bigyrotropic Slab Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (3), </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (4), pp.6200208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5010162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JQE.2018.2842640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695366v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principle of tunable chemical vapor detection exploiting the angular Goos–Hänchen shift in a magneto-electric liquid-crystal-based system</w:t>
+                <w:t xml:space="preserve">Controlling optical beam shifts upon reflection from a magnetoelectric liquid-crystal-based system for applications to chemical vapor sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Svetukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Zhukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8986/aa7f51⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-017-6691-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673938v1</w:t>
+                <w:t xml:space="preserve">hal-01494993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling optical beam shifts upon reflection from a magnetoelectric liquid-crystal-based system for applications to chemical vapor sensing</w:t>
+                <w:t xml:space="preserve">Principle of tunable chemical vapor detection exploiting the angular Goos–Hänchen shift in a magneto-electric liquid-crystal-based system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Bichurin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 123, pp.107. </w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-017-6691-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/aa7f51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494993v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse magneto-optic Kerr effect and Imbert–Fedorov shift upon light reflection from a magnetic/non-magnetic bilayer: impact of misfit strain</w:t>
               </w:r>
@@ -2501,51 +2501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.L. Lyubchanskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2990,252 +2990,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering parameters of a non-reciprocal magneto-optical integrated coupler used as an isolator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of the Goos-Hänchen effect upon reflection of a Gaussian beam from a dielectric plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Glukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Moiseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann G. Boucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Bentivegna</w:t>
+                <w:t xml:space="preserve">A.S. Abramov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Fiber Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Novosibirsk, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825177v1</w:t>
+                <w:t xml:space="preserve">hal-03758092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the Goos-Hänchen effect upon reflection of a Gaussian beam from a dielectric plate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.S. Abramov</w:t>
+                <w:t xml:space="preserve">Scattering parameters of a non-reciprocal magneto-optical integrated coupler used as an isolator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann G. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Fiber Lasers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. pp.01004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202226601004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758092v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the Goos-Hänchen effect upon reflection of a Gaussian beam from a dielectric plate</w:t>
               </w:r>
@@ -3273,51 +3273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Abramov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(International Workshop on Fiber Lasers) 2022 Международный семинар по волоконным лазерам</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Novosibirsk, Russia. pp.136-137, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3377,51 +3377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Glukhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3669,382 +3669,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting plasmon resonances in a composite photonic crystal for polarization-sensitive dichroic filtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergey Moiseev</w:t>
+                <w:t xml:space="preserve">Polarization-selective defect mode suppression in a deterministic aperiodic photonic crystal through plasmon excitation in an embedded array of metallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Glukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Plasmonics at the Mesoscale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Integrated Optics (ECIO 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris (online), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874576v1</w:t>
+                <w:t xml:space="preserve">hal-02874578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon polariton generation in a carbon nanotube on dielectric substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Exploiting plasmon resonances in a composite photonic crystal for polarization-sensitive dichroic filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Glukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Igor Zolotovskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics VIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2555384⟩</w:t>
+              <w:t xml:space="preserve">Photonics and Plasmonics at the Mesoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2555761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874577v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-selective defect mode suppression in a deterministic aperiodic photonic crystal through plasmon excitation in an embedded array of metallic nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.G. Moiseev</w:t>
+                <w:t xml:space="preserve">Surface plasmon polariton generation in a carbon nanotube on dielectric substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei Kadochkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Zolotovskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics (ECIO 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanophotonics VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2555384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874578v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Поляризационно-селективное усиление дефектной моды в фотонно-кристаллической структуре с плазмонным метаслоем (Polarization-selective amplification of a defect mode in a photonic crystal structure with a plasmonic metalayer)</w:t>
               </w:r>
@@ -4531,64 +4531,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu.S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Bichurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.O. Zolotovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4751,77 +4751,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Svetukhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatarenko A.S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference “Days on Diffraction - 2017”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Saint-Petersburg, Russia</w:t>
@@ -4876,64 +4876,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Bichurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Trends in Physics of Ferroics – NTPF 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4984,77 +4984,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Svetukhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Zhukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium PIERS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Saint-Petersburg, Russia</w:t>
@@ -5256,51 +5256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.L. Lyubchanskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Petersburg OPEN 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Saint-Petersbourg, Russia. </w:t>
@@ -5390,51 +5390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.L. Lyubchanskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference “Days on Diffraction - 2016”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Saint-Petersburg, Russia</w:t>
@@ -5515,51 +5515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.L. Lyubchanskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Journées Nationales d’Optique Guidée (JNOG – Optique Bordeaux 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
@@ -5627,51 +5627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.L. Lyubchanskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5996,90 +5996,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Управление смещением отраженного гауссова пучка от диэлектрической пластины при помощи фазовой модуляции (Controlling the displacement of a reflected Gaussian beam from a dielectric plate using phase modulation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Glukhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Moiseev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Scientific Conference-School on « Materials of nano-, micro-, optoelectronics and fiber optics: physical properties and application »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Saransk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6270,90 +6270,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiperiodic one-dimensional photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Sannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lyubchanskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6432,113 +6432,113 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting plasmon resonances in a composite photonic crystal for polarization-sensitive dichroic filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Glukhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics and Plasmonics at the Mesoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.113680F. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2555761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540815v1</w:t>
@@ -6549,126 +6549,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface plasmon polariton generation in a carbon nanotube on dielectric substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksei Kadochkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Zolotovskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanophotonics VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1134521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2555384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540821v1</w:t>
@@ -6705,77 +6705,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Svetukhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Zhukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.doi: 10.1109/PIERS.2017.8261704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6832,64 +6832,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. S. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Bichurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.doi: 10.1109/DD.2017.8168001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DD.2017.8168001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6968,51 +6968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.L. Lyubchanskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Dadoenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.doi: 10.1109/DD.2016.7756824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7306,51 +7306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikodem Le&#347;niewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dadoenkova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bentivegna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Gruszecki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c21700" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340671v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Panyaev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Sannikov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.S. Dadoenkova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Dadoenkova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18287/2412-6179-co-1401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-04444-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854452v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panyaev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sannikov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Dadoenkova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3217117" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Glukhov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Moiseev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.470180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Krawczyk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lyubchanskii" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.447984" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153071v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.126875" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.415966" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kadochkin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Svetukhin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abb8c4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.O. Zolotovskii" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18287/2412-6179-CO-623" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab2780" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Yafarova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115829" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.001645" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Vartanyan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Fotiadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2520788" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2842640" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695366v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Petrov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Bichurin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010162" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. S. Dadoenkova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa7f51" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Svetukhin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Zhukov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6691-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Lyubchanskii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/19/1/015610" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4951717" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291892v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.013815" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000393" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226601004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Abramov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Glukhov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Moiseev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31868/RFL.2022.136-137" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598397v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251010v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874576v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555761" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874577v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Kadochkin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zolotovskii" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555384" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874578v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Ivanov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Vartanyan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Fotiadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473012v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatarenko A.S." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737757v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473078v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291965v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/741/1/012201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169077v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783168v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141068v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw K&#322;os" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Mieszczak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811220050_0002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818819-4.00011-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540821v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2017.8261704" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DD.2017.8168001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293733v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DD.2016.7756824" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04136219v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikodem Le&#347;niewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dadoenkova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bentivegna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Gruszecki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c21700" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340671v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Panyaev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Sannikov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.S. Dadoenkova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Dadoenkova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18287/2412-6179-co-1401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-04444-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Glukhov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Moiseev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.470180" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854452v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panyaev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sannikov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Dadoenkova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3217117" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Krawczyk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lyubchanskii" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.447984" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.415966" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.126875" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kadochkin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Svetukhin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abb8c4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.O. Zolotovskii" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18287/2412-6179-CO-623" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.001645" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab2780" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Yafarova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115829" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Vartanyan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Fotiadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2520788" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Petrov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Bichurin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010162" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2842640" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. S. Dadoenkova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Svetukhin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Zhukov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6691-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa7f51" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Lyubchanskii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/19/1/015610" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4951717" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291892v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.013815" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000393" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Abramov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226601004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Glukhov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Moiseev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31868/RFL.2022.136-137" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598397v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251010v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874576v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555761" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Kadochkin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zolotovskii" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555384" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Ivanov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Vartanyan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Fotiadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473012v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatarenko A.S." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737757v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473078v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291965v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/741/1/012201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169077v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783168v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141068v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw K&#322;os" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Mieszczak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811220050_0002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818819-4.00011-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540821v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2017.8261704" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DD.2017.8168001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293733v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DD.2016.7756824" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04136219v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>