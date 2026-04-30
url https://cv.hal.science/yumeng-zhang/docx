--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -333,213 +333,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146780v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of solutions of Boussinesq systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youcef Mammeri</w:t>
+                <w:t xml:space="preserve">Formulations of two phase liquid gas compositional Darcy flows with phase transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Trenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Pure and Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090296v1</w:t>
+                <w:t xml:space="preserve">hal-00910366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulations of two phase liquid gas compositional Darcy flows with phase transitions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Trenty</w:t>
+                <w:t xml:space="preserve">Comparison of solutions of Boussinesq systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.101-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/apam-2014-0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910366v3</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -797,269 +797,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of a two phase gas liquid compositional 3D Darcy flow with a 1D compositional free gas flow</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôle d’une structure du béton de taille réelle par analyses de la coda ultrasonore avec compensation des biais thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium of Finite Volumes for Complex Applications VII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Diagnobéton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Matériaux et Durabilité des Constructions - Université Toulouse III, Mar 2014, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320500v1</w:t>
+                <w:t xml:space="preserve">hal-01178200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle d’une structure du béton de taille réelle par analyses de la coda ultrasonore avec compensation des biais thermiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling of a two phase gas liquid compositional 3D Darcy flow with a 1D compositional free gas flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Trenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Diagnobéton</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Symposium of Finite Volumes for Complex Applications VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178200v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1317,51 +1317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238530v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Trenty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146780v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trenty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015091" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08B5FF2F3D1BD695850804F5F3DCBC0D91112734/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/apam-2014-0013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910366v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D R&#228;biger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Galindo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Franke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Willers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Svynarenko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Zou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_51" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01273148v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238530v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Trenty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146780v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trenty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015091" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08B5FF2F3D1BD695850804F5F3DCBC0D91112734/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910366v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090296v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/apam-2014-0013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D R&#228;biger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Galindo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Franke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Willers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Svynarenko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Zou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_51" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01273148v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>