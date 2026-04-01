--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -317,563 +317,563 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Kanit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 22 (06), </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0219876224500890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320544v1</w:t>
+                <w:t xml:space="preserve">hal-04945102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation into the Stress Evolution and Failure Mechanism of Deep-Buried Hard Rock Under Blasting Loads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiao Chen</w:t>
+                <w:t xml:space="preserve">Experimental investigation of mechanical behavior and thermal damage of hot dry rock exposing to different cooling conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaobao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanbing Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Yu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219876224500890⟩</w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130, pp.103332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2025.103332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945102v1</w:t>
+                <w:t xml:space="preserve">hal-05320535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional PD-FEM coupled simulation of drying shrinkage cracking in cementitious materials: Mechanisms and aggregate effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingqi Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diansen Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 495, pp.143601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual-bond peridynamics model for irregular grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingqi Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diansen Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 180, pp.106479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enganabound.2025.106479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of mechanical behavior and thermal damage of hot dry rock exposing to different cooling conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu Sun</w:t>
+                <w:t xml:space="preserve">Numerical Investigation into the Stress Evolution and Failure Mechanism of Deep-Buried Hard Rock Under Blasting Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Xiong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Kanit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computational Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (06), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219876224500890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2025.103332⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05320535v1</w:t>
+                <w:t xml:space="preserve">hal-05320544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties and permeability evolution of sandstone subjected to the coupling effects of chemical-seepage-stress</w:t>
               </w:r>
@@ -1032,51 +1032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbing Bian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 84 (16), pp.460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1123,90 +1123,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Modeling of Hydromechanical Behavior of Saturated Concrete Under High Stresses and Dynamic Loading: Influence of Pore Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinzhou Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbing Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49 (11), pp.2506-2528. </w:t>
@@ -1368,278 +1368,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Particle Shape on Crushing Behaviour of Rock Particles Using X-ray Micro-CT Testing and DEM Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peridynamics modeling of hydraulic fracture interaction with natural fractures in fractured rock mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingqi Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diansen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolong Zhao</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-024-03916-4⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.110299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882830v1</w:t>
+                <w:t xml:space="preserve">hal-04654798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamics modeling of hydraulic fracture interaction with natural fractures in fractured rock mass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mingqi Qin</w:t>
+                <w:t xml:space="preserve">Impact of Particle Shape on Crushing Behaviour of Rock Particles Using X-ray Micro-CT Testing and DEM Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diansen Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yun Jia</w:t>
+                <w:t xml:space="preserve">Hanbing Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Zhou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Bur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.110299. </w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (10), pp.7813-7834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-024-03916-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654798v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydromechanical modelling of the influence of water saturation on the penetration performance of concrete target</w:t>
               </w:r>
@@ -1651,51 +1651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbing Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,685 +1749,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictional contact and stick-slip: Mechanism and numerical technology</w:t>
+                <w:t xml:space="preserve">A cross-scale finite element analysis of concrete-faced rockfill dam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wu-Wen Yao</w:t>
+                <w:t xml:space="preserve">Yi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Ping Zhou</w:t>
+                <w:t xml:space="preserve">Sihong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Dias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yun Jia</w:t>
+                <w:t xml:space="preserve">Anlong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying-Jie Li</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liujiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 274, pp.112289. </w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130, pp.103375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2023.103375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460495v1</w:t>
+                <w:t xml:space="preserve">hal-04494724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-scale finite element analysis of concrete-faced rockfill dam</w:t>
+                <w:t xml:space="preserve">Frictional contact and stick-slip: Mechanism and numerical technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Sun</w:t>
+                <w:t xml:space="preserve">Wu-Wen Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihong Liu</w:t>
+                <w:t xml:space="preserve">Xiao-Ping Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liujiang Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ying-Jie Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130, pp.103375. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 274, pp.112289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2023.103375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494724v1</w:t>
+                <w:t xml:space="preserve">hal-04922130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictional contact and stick-slip: Mechanism and numerical technology</w:t>
+                <w:t xml:space="preserve">A cross-scale finite element analysis of concrete-faced rockfill dam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wu-Wen Yao</w:t>
+                <w:t xml:space="preserve">Yi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Ping Zhou</w:t>
+                <w:t xml:space="preserve">Sihong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Dias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yun Jia</w:t>
+                <w:t xml:space="preserve">Anlong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying-Jie Li</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liujiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 274, pp.112289. </w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130, pp.103375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2023.103375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922130v1</w:t>
+                <w:t xml:space="preserve">hal-04460560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-scale finite element analysis of concrete-faced rockfill dam</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Frictional contact and stick-slip: Mechanism and numerical technology” [Int. J. Solids Struct. 274 (2023) 112289]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Sun</w:t>
+                <w:t xml:space="preserve">Wu-Wen Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihong Liu</w:t>
+                <w:t xml:space="preserve">Xiao-Ping Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liujiang Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ying-Jie Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2023.103375⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 280, pp.112373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460560v1</w:t>
+                <w:t xml:space="preserve">hal-04921677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Frictional contact and stick-slip: Mechanism and numerical technology” [Int. J. Solids Struct. 274 (2023) 112289]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Frictional contact and stick-slip: Mechanism and numerical technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu-Wen Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Ping Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Jie Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 280, pp.112373. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 274, pp.112289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112373⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04921677v1</w:t>
+                <w:t xml:space="preserve">hal-04460495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of the influence of inclusion size on the drying shrinkage cracking in cementitious composites</w:t>
               </w:r>
@@ -2675,758 +2675,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Behaviors of Low-Permeability Sandstone under the Coupled Elastoplastic Damage and Evolved Gas Permeability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study and DEM Simulation of Size Effects on the Dry Density of Rockfill Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dayong Li</w:t>
+                <w:t xml:space="preserve">Jungao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0002443⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.837727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2022.837727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496404v1</w:t>
+                <w:t xml:space="preserve">hal-03714316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of size effects on the crushing strength of rockfill particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaolong Zhao</w:t>
+                <w:t xml:space="preserve">Mechanical Behaviors of Low-Permeability Sandstone under the Coupled Elastoplastic Damage and Evolved Gas Permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jungao Zhu</w:t>
+                <w:t xml:space="preserve">Dayong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.3379⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0002443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697912v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study and DEM Simulation of Size Effects on the Dry Density of Rockfill Material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of size effects on the crushing strength of rockfill particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jungao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bur</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanbing Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.837727. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, International Journal for Numerical and Analytical Methods in Geomechanics, 46 (11), pp.2060-2086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphy.2022.837727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.3379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714316v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation characteristics, gas permeability and energy evolution of low-permeability sandstone under cyclic loading and unloading path</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of pre-carbonation on hydro-mechanical properties of cement paste subjected to leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuelei Duan</w:t>
+                <w:t xml:space="preserve">Issam I. Takla Takla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yajun Cao</w:t>
+                <w:t xml:space="preserve">Thomas Rougelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qizhi Zhu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 81, </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (4), pp.129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10064-022-02858-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-022-01975-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508861v1</w:t>
+                <w:t xml:space="preserve">hal-04460293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pre-carbonation on hydro-mechanical properties of cement paste subjected to leaching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation characteristics, gas permeability and energy evolution of low-permeability sandstone under cyclic loading and unloading path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam I. Takla Takla</w:t>
+                <w:t xml:space="preserve">Xuelei Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rougelot</w:t>
+                <w:t xml:space="preserve">Yajun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Burlion</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qizhi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (4), pp.129. </w:t>
+              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-022-01975-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10064-022-02858-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460293v1</w:t>
+                <w:t xml:space="preserve">hal-04508861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Study on the Influence of Coordination Number on the Crushing of Rockfill Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jungao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55 (10), pp.6279-6300. </w:t>
@@ -3458,343 +3458,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling the influence of water content on the mechanical behaviour of concrete under high confining pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter Studies on Hydraulic Fracturing in Brittle Rocks Based on a Modified Hydromechanical Coupling Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2021.103819⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (7), pp.2687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15072687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128284v1</w:t>
+                <w:t xml:space="preserve">hal-04496414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Studies on Hydraulic Fracturing in Brittle Rocks Based on a Modified Hydromechanical Coupling Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bei Han</w:t>
+                <w:t xml:space="preserve">Numerical modelling the influence of water content on the mechanical behaviour of concrete under high confining pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanbing Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yun Jia</w:t>
+                <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (7), pp.2687. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.103819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15072687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2021.103819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496414v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Interactions between Induced and Natural Fracture Effects on Hydraulic Fracture Propagation Using a Discrete Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3854,51 +3854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on permeability in fractured rock under different pressure conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3984,64 +3984,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rougelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 114, pp.103773. </w:t>
@@ -4079,111 +4079,111 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of the elastoplastic damage behavior of dry and saturated concrete targets subjected to rigid projectile penetration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbing Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pontiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 42 (2), pp.312 - 338. </w:t>
+              <w:t xml:space="preserve">, 2018, 42 (2), pp.312-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nag.2744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4196,51 +4196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of soil saturation on the free field response of liquefiable soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbing Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isam Shahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4300,90 +4300,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling the elastoplastic damage behaviour of dry and saturated concrete targets subjected to rigid projectile penetration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbing Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pontiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4421,51 +4421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastoplastic modeling of mechanical behavior of weak sandstone at different time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing-Yin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4532,444 +4532,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of a concrete target under the penetration of rigid projectile using an elastoplastic damage model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modeling of the influence of steel corrosion on the thermo-hydro-mechanical response of the Callovo-Oxfordian claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pontiroli</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.B. Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poutrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.12.039⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.247-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736170v1</w:t>
+                <w:t xml:space="preserve">hal-02942832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of the influence of steel corrosion on the thermo-hydro-mechanical response of the Callovo-Oxfordian claystone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.B. Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poutrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71, pp.247-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compgeo.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the influence of steel corrosion on the thermo-hydro-mechanical response of the Callovo-Oxfordian claystone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of a concrete target under the penetration of rigid projectile using an elastoplastic damage model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanbing Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Poutrel</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianfu Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pontiroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.525-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.12.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2015.10.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02942832v1</w:t>
+                <w:t xml:space="preserve">hal-01736170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Dependent Behavior of Cataclastic Rocks in a Multi-Loading Triaxial Creep Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfu Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5042,51 +5042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Dependent Behavior of Cataclastic Rocks in a Multi-Loading Triaxial Creep Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5185,51 +5185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">He Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pontiroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5432,51 +5432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanqing Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra Guéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5600,51 +5600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Poutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Science &amp; Geomechanics Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, pp.405-417. </w:t>
@@ -5733,51 +5733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouyi Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 102 (3), pp.427-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5824,77 +5824,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastoplastic damage modeling the mechanical behavior of rock-like materials considering confining pressure dependency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbing Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5966,51 +5966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbing Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6211,51 +6211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical modelling thermo-hydromechanical behaviour of underground storages in clay rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbing Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6263,51 +6263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30, pp.93-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6366,90 +6366,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastoplastic damage modeling of desaturation and resaturation in argillites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbing Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (2), pp.187 - 220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6508,90 +6508,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of in situ behaviour of the Callovo-Oxfordian argillite subjected to the thermal loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbing Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 109 (3-4), pp.262-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6650,90 +6650,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydromechanical modelling of shaft excavation in Meuse/Haute-Marne laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbing Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (Supplément 1), pp.S422-S435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6805,51 +6805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (8), pp.1237-1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6947,51 +6947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (8-14), pp.656-666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7089,51 +7089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57 (10), pp.845-855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7167,51 +7167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled elastoplastic damage model for semi-brittle materials and extension to unsaturated conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7341,77 +7341,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Inclusions on the Drying Cracking of Cement-Based Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rougelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Burlion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8093,51 +8093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunchang Du" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Qi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixin Du" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144956" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Shi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiong Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kanit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876224500890" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqi Qin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diansen Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143601" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Yin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2025.106479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaobao Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbing Bian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Yu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103332" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320546v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Wei Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Jun Cao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Fan Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11771-025-5882-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320533v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan He" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Dong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-025-12456-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudan Jin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhou Bai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3986" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi&#8208;ping Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai&#8208;ning Ruan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3639" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-03916-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110299" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Shao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118563" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu-Wen Yao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Ping Zhou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Jie Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112289" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihong Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anlong Zhu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liujiang Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2023.103375" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04922130v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112373" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500336v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Shi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qier Wu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3600" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Ci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Bai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825124500017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0002443" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03697912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungao Zhu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3379" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03714316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.837727" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Duan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Cao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Zhu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-022-02858-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam I. Takla Takla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rougelot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burlion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01975-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04128263v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-02985-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04128284v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103819" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Han" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15072687" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Zhu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/2021/5810181" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13168/AGG.2021.0029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942597v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103773" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pontiroli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2744" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.undsp.2017.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01635818v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Yin Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Jie Jin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hong Zhu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11771-017-3471-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736170v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.12.039" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV8S839F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Bian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duveau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poutrel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.10.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ8D1X9S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942832v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736159v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Jia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiya Xu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-016-0948-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942584v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112993v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0184-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbacet Oueslati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.12.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065559v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Huang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Shen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra Gu&#233;ry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.08.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX9M7SJ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duveau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poutrel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2014.07.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FJ637V2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961187v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyi Xie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0284-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863600v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.07.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ1Z4QXJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2013.05.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXP8RHVW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.05.048" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5753CPF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696157v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2012.02.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV8D7ZG5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455735v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Su" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.819" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DS5TZG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699892v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sub" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.08.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0KNSGM7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374861v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.10.030" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BC1DXZC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374858v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2008.01.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG5D6LF1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147525v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.C. Song" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.02.054" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89XPXG10-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193504v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wileweau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2007.57.10.845" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021987v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chiarelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2005.07.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M95PKB38-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714368v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.110" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772179v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516618v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Yun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771983v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722100v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunchang Du" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Qi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixin Du" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144956" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Shi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiong Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kanit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876224500890" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320535v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaobao Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbing Bian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Yu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103332" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqi Qin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diansen Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Yin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2025.106479" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320546v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Wei Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Jun Cao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Fan Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11771-025-5882-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320533v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan He" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Dong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-025-12456-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudan Jin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhou Bai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3986" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi&#8208;ping Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai&#8208;ning Ruan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3639" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zhou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110299" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Zhao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Wu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-03916-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Shao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118563" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihong Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anlong Zhu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liujiang Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2023.103375" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04922130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu-Wen Yao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Ping Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Jie Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112289" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112373" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460495v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500336v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Shi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qier Wu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3600" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Ci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Bai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825124500017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03714316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungao Zhu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.837727" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0002443" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03697912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3379" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam I. Takla Takla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rougelot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burlion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01975-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Duan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Cao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Zhu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-022-02858-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04128263v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-02985-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Han" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15072687" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04128284v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103819" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Zhu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/2021/5810181" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13168/AGG.2021.0029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942597v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103773" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pontiroli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2744" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.undsp.2017.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01635818v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Yin Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Jie Jin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hong Zhu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11771-017-3471-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942832v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Bian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duveau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poutrel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.10.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ8D1X9S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942834v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.12.039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV8S839F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736159v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Jia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiya Xu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-016-0948-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942584v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112993v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0184-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbacet Oueslati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.12.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065559v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Huang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Shen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra Gu&#233;ry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.08.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX9M7SJ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duveau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poutrel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2014.07.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FJ637V2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961187v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyi Xie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0284-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863600v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.07.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ1Z4QXJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2013.05.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXP8RHVW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.05.048" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5753CPF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696157v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2012.02.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV8D7ZG5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455735v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Su" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.819" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DS5TZG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699892v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sub" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.08.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0KNSGM7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374861v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.10.030" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BC1DXZC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374858v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2008.01.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG5D6LF1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147525v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.C. Song" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.02.054" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89XPXG10-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193504v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wileweau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2007.57.10.845" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021987v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chiarelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2005.07.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M95PKB38-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714368v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.110" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772179v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516618v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Yun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771983v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722100v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>