--- v1 (2026-04-01)
+++ v2 (2026-05-07)
@@ -3458,343 +3458,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Studies on Hydraulic Fracturing in Brittle Rocks Based on a Modified Hydromechanical Coupling Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling the influence of water content on the mechanical behaviour of concrete under high confining pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanbing Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulong Zhang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yun Jia</w:t>
+                <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15072687⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.103819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2021.103819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496414v1</w:t>
+                <w:t xml:space="preserve">hal-04128284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling the influence of water content on the mechanical behaviour of concrete under high confining pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter Studies on Hydraulic Fracturing in Brittle Rocks Based on a Modified Hydromechanical Coupling Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119, pp.103819. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (7), pp.2687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2021.103819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en15072687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128284v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Interactions between Induced and Natural Fracture Effects on Hydraulic Fracture Propagation Using a Discrete Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4118,51 +4118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pontiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (2), pp.312-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4339,51 +4339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pontiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5185,51 +5185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">He Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pontiroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5432,51 +5432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanqing Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra Guéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5600,51 +5600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Poutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Science &amp; Geomechanics Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, pp.405-417. </w:t>
@@ -5733,51 +5733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouyi Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 102 (3), pp.427-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5850,51 +5850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbing Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6263,51 +6263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30, pp.93-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6405,51 +6405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (2), pp.187 - 220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6547,51 +6547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 109 (3-4), pp.262-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6689,51 +6689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (Supplément 1), pp.S422-S435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6805,51 +6805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (8), pp.1237-1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6947,51 +6947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (8-14), pp.656-666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7089,51 +7089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57 (10), pp.845-855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7167,51 +7167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled elastoplastic damage model for semi-brittle materials and extension to unsaturated conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8093,51 +8093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunchang Du" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Qi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixin Du" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144956" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Shi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiong Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kanit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876224500890" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320535v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaobao Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbing Bian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Yu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103332" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqi Qin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diansen Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Yin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2025.106479" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320546v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Wei Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Jun Cao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Fan Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11771-025-5882-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320533v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan He" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Dong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-025-12456-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudan Jin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhou Bai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3986" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi&#8208;ping Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai&#8208;ning Ruan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3639" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zhou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110299" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Zhao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Wu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-03916-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Shao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118563" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihong Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anlong Zhu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liujiang Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2023.103375" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04922130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu-Wen Yao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Ping Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Jie Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112289" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112373" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460495v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500336v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Shi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qier Wu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3600" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Ci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Bai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825124500017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03714316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungao Zhu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.837727" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0002443" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03697912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3379" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam I. Takla Takla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rougelot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burlion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01975-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Duan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Cao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Zhu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-022-02858-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04128263v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-02985-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Han" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15072687" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04128284v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103819" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Zhu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/2021/5810181" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13168/AGG.2021.0029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942597v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103773" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pontiroli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2744" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.undsp.2017.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01635818v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Yin Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Jie Jin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hong Zhu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11771-017-3471-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942832v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Bian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duveau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poutrel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.10.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ8D1X9S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942834v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.12.039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV8S839F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736159v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Jia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiya Xu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-016-0948-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942584v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112993v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0184-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbacet Oueslati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.12.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065559v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Huang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Shen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra Gu&#233;ry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.08.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX9M7SJ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duveau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poutrel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2014.07.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FJ637V2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961187v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyi Xie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0284-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863600v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.07.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ1Z4QXJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2013.05.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXP8RHVW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.05.048" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5753CPF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696157v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2012.02.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV8D7ZG5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455735v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Su" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.819" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DS5TZG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699892v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sub" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.08.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0KNSGM7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374861v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.10.030" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BC1DXZC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374858v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2008.01.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG5D6LF1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147525v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.C. Song" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.02.054" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89XPXG10-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193504v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wileweau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2007.57.10.845" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021987v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chiarelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2005.07.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M95PKB38-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714368v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.110" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772179v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516618v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Yun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771983v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722100v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunchang Du" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Qi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixin Du" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144956" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Shi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiong Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kanit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876224500890" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320535v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaobao Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbing Bian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Yu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103332" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqi Qin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diansen Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Yin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2025.106479" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320546v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Wei Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Jun Cao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Fan Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11771-025-5882-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320533v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan He" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Dong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-025-12456-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudan Jin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhou Bai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3986" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi&#8208;ping Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai&#8208;ning Ruan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3639" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zhou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110299" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Zhao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Wu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-03916-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Shao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118563" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihong Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anlong Zhu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liujiang Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2023.103375" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04922130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu-Wen Yao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Ping Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Jie Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112289" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112373" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460495v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500336v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Shi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qier Wu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3600" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Ci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Bai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825124500017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03714316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungao Zhu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.837727" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0002443" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03697912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3379" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam I. Takla Takla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rougelot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burlion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01975-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Duan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Cao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Zhu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-022-02858-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04128263v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-02985-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04128284v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103819" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Han" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15072687" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Zhu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/2021/5810181" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13168/AGG.2021.0029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942597v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103773" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pontiroli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2744" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.undsp.2017.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01635818v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Yin Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Jie Jin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hong Zhu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11771-017-3471-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942832v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Bian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duveau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poutrel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.10.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ8D1X9S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942834v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.12.039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV8S839F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736159v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Jia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiya Xu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-016-0948-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942584v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112993v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0184-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbacet Oueslati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.12.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065559v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Huang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Shen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra Gu&#233;ry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.08.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX9M7SJ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duveau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poutrel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2014.07.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FJ637V2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961187v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyi Xie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0284-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863600v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.07.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ1Z4QXJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2013.05.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXP8RHVW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.05.048" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5753CPF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696157v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2012.02.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV8D7ZG5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455735v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Su" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.819" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DS5TZG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699892v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sub" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.08.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0KNSGM7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374861v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.10.030" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BC1DXZC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374858v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2008.01.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG5D6LF1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147525v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.C. Song" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.02.054" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89XPXG10-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193504v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wileweau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2007.57.10.845" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021987v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chiarelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2005.07.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M95PKB38-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714368v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.110" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772179v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516618v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Yun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771983v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722100v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>