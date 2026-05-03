--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -841,404 +841,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of polymer behavior from nonequibiaxial elongation test with temperature and strain rate conditions close to blow molding process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yun‐mei Luo</w:t>
+                <w:t xml:space="preserve">Multiscale framework for estimation of elastic properties of Poly ethylene terephthalate from the crystallization temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Mei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hanane Attar</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.26442⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181, pp.104617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2023.104617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182142v1</w:t>
+                <w:t xml:space="preserve">hal-04065605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ adjustment of a visco hyper elastic model for stretch blow molding process simulation of poly‐ethylene terephthalate bottles</w:t>
+                <w:t xml:space="preserve">Identification of polymer behavior from nonequibiaxial elongation test with temperature and strain rate conditions close to blow molding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun‐mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Savajano</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Attar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.26428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.26442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162657v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale framework for estimation of elastic properties of Poly ethylene terephthalate from the crystallization temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yun-Mei Luo</w:t>
+                <w:t xml:space="preserve">In situ adjustment of a visco hyper elastic model for stretch blow molding process simulation of poly‐ethylene terephthalate bottles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun‐mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+                <w:t xml:space="preserve">Guy Tantchou Yakam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Roland</w:t>
+                <w:t xml:space="preserve">Romain Savajano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 181, pp.104617. </w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2023.104617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.26428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065605v1</w:t>
+                <w:t xml:space="preserve">hal-04162657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Infrared Heating and Ventilation before Stretch Blow Molding of PET Bottles</w:t>
               </w:r>
@@ -1540,51 +1540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 115, pp.107721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1995,51 +1995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of microstructure evolution for polymer using the phase field method: Crystallization induced by temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanghao Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2999,235 +2999,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of induced modulus of PET bottles via free-blowing of preforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of elastic properties of polyethylene terephthalate after biaxial elongation using a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Mei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh‐tung Nguyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Forming - ESAFORM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Paestum, Italy. pp.2311-2319, </w:t>
+              <w:t xml:space="preserve">, May 2025, Paestum, Italy. pp.2265-2272, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21741/9781644903599-249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21741/9781644903599-244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121561v1</w:t>
+                <w:t xml:space="preserve">hal-05121560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of elastic properties of polyethylene terephthalate after biaxial elongation using a multiscale approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yun-Mei Luo</w:t>
+                <w:t xml:space="preserve">Determination of induced modulus of PET bottles via free-blowing of preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh‐tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun‐mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh‐tung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Forming - ESAFORM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Paestum, Italy. pp.2265-2272, </w:t>
+              <w:t xml:space="preserve">, May 2025, Paestum, Italy. pp.2311-2319, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21741/9781644903599-244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21741/9781644903599-249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121560v1</w:t>
+                <w:t xml:space="preserve">hal-05121561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des propriétés élastiques du polyéthylène téréphtalate sous élongation biaxiale à l'aide d'une approche multi‐échelle</w:t>
               </w:r>
@@ -3397,261 +3397,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the temperature profile of PET preform via a 3D modelling of the Infrared Heating and ventilation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of recycled polyethylene terephthalate (rPET) – impact of proportion of virgin and recycled PET on mechanical strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun-Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Forming - ESAFORM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2584-2594, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21741/9781644903131-284⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2617-2627, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903131-287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558041v1</w:t>
+                <w:t xml:space="preserve">hal-04560920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of recycled polyethylene terephthalate (rPET) – impact of proportion of virgin and recycled PET on mechanical strength</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the temperature profile of PET preform via a 3D modelling of the Infrared Heating and ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Mei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Forming - ESAFORM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2617-2627, </w:t>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2584-2594, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21741/9781644903131-287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21741/9781644903131-284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560920v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des paramètres du PET à partir d'essais biaxiaux hétérogène</w:t>
               </w:r>
@@ -3689,51 +3689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque DEPOS 30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3909,64 +3909,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, ROMA, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4095,51 +4095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of polymer crystallization induced by temperature using the phase field method: Focus on the Avrami rate constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang-Hao Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4298,51 +4298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Field Theory of Nucleation and Polymer Spherulite Pattern Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang-Hao Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4540,51 +4540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th ESAFORM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4631,51 +4631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Field Method to Model the Evolution of the Microstructure of PET Induced by the Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang-Hao Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4932,217 +4932,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of the Viscohyperelastic Behaviour of PET near the Glass Transition Temperature</w:t>
+                <w:t xml:space="preserve">Modelling the heat during the injection stretch blowing moulding: Infrared heating and blowing modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Monteiro</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Utheza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Erlangen, Germany. pp. 1</w:t>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems Design And Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777697v1</w:t>
+                <w:t xml:space="preserve">hal-00777725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the heat during the injection stretch blowing moulding: Infrared heating and blowing modelling</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of the Viscohyperelastic Behaviour of PET near the Glass Transition Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Utheza</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems Design And Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp. 1</w:t>
+              <w:t xml:space="preserve">15th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Erlangen, Germany. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777725v1</w:t>
+                <w:t xml:space="preserve">hal-00777697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a Visco-Elastic Model for PET Near Tg Based on Uni and Biaxial Results</w:t>
               </w:r>
@@ -5590,51 +5590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Mei Luo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113743" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;tung Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Gargadennec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun&#8208;mei Luo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.70150" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108929" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-024-01843-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Attar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.104962" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jacquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.27044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04182142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26442" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04162657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tantchou Yakam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Charlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Savajano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26428" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104617" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04115463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01763-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Mei Luo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.polymertesting.2022.107676" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04258519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107721" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50837" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645207v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Utheza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01565-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monteiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Yan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25341" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghao Gong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10091" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3759" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238882v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1129-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23522" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Menary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.05.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011044" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/495C264F64500B57ECA9BCD5B8F2AF50AE1B3DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plantamura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773138v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0844-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-249" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-244" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121556v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121557v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558041v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-284" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lesueur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Derrien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-287" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262453v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494316v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645257v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650541v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034981" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Hao Gong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963406" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647479v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.844" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777693v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777689v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00807799v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1146" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Mei Luo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113743" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;tung Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Gargadennec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun&#8208;mei Luo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.70150" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108929" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-024-01843-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Attar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.104962" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jacquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.27044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104617" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04182142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26442" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04162657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tantchou Yakam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Charlot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Savajano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26428" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04115463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01763-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Mei Luo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.polymertesting.2022.107676" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04258519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107721" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50837" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645207v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Utheza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01565-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monteiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Yan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25341" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghao Gong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10091" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3759" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238882v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1129-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23522" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Menary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.05.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011044" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/495C264F64500B57ECA9BCD5B8F2AF50AE1B3DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plantamura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773138v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0844-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-244" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121561v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-249" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121556v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121557v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560920v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lesueur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Derrien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-287" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-284" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262453v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494316v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645257v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650541v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034981" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Hao Gong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963406" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647479v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.844" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777725v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777693v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777689v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00807799v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1146" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>