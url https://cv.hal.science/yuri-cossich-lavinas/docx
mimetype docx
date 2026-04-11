--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -422,862 +422,862 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLVED AND TRANSPARENT PIPELINES FOR BIOMEDICAL IMAGE CLASSIFICATION</w:t>
+                <w:t xml:space="preserve">Evolution of Inherently Interpretable Visual Control Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Nadizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Schwob</w:t>
+                <w:t xml:space="preserve">Hervé Luga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Franchet</w:t>
+                <w:t xml:space="preserve">Dennis G Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Genetic Programming (Part of EvoStar)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Trieste, Italy. pp.173-189, </w:t>
+              <w:t xml:space="preserve">GECCO '25: Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Malaga, Spain. pp.358-367, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-89991-1_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3712256.3726332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039992v1</w:t>
+                <w:t xml:space="preserve">hal-05178539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Inherently Interpretable Visual Control Policies</w:t>
+                <w:t xml:space="preserve">EVOLVED AND TRANSPARENT PIPELINES FOR BIOMEDICAL IMAGE CLASSIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Nadizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Luga</w:t>
+                <w:t xml:space="preserve">Robin Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis G Wilson</w:t>
+                <w:t xml:space="preserve">Camille Franchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '25: Genetic and Evolutionary Computation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Malaga, Spain. pp.358-367, </w:t>
+              <w:t xml:space="preserve">European Conference on Genetic Programming (Part of EvoStar)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Trieste, Italy. pp.173-189, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3712256.3726332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-89991-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178539v1</w:t>
+                <w:t xml:space="preserve">hal-05039992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Search Trajectory Networks for Graph Genetic Programming</w:t>
+                <w:t xml:space="preserve">Multimodal Adaptive Graph Evolution for Program Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Lavinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
+                <w:t xml:space="preserve">Kevin Cortacero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Luga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '24 Companion: Genetic and Evolutionary Computation Conference Companion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Melbourne VIC Australia, Australia. pp.1681-1685, </w:t>
+              <w:t xml:space="preserve">PPSN XVIII. PPSN 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Melbourne, France. pp.306-321, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3638530.3664169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70055-2_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821789v1</w:t>
+                <w:t xml:space="preserve">hal-04821790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Adaptive Graph Evolution for Program Synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamically Sampling biomedical Images For Genetic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Cortacero</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathaniel Haut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Punch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Banzhaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPSN XVIII. PPSN 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-70055-2_19⟩</w:t>
+              <w:t xml:space="preserve">GECCO '24 Companion: Genetic and Evolutionary Computation Conference Companion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Melbourne, Australia. pp.515-518, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3638530.3654202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821790v1</w:t>
+                <w:t xml:space="preserve">hal-04821764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically Sampling biomedical Images For Genetic Programming</w:t>
+                <w:t xml:space="preserve">Adaptive Sampling of Biomedical Images with Cartesian Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Haut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Punch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Banzhaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '24 Companion: Genetic and Evolutionary Computation Conference Companion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3638530.3654202⟩</w:t>
+              <w:t xml:space="preserve">PPSN XVIII: 18th International Conference, PPSN 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Hagenberg, Austria. pp.256-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70055-2_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821764v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Sampling of Biomedical Images with Cartesian Genetic Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Search Trajectory Networks for Graph Genetic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Lavinas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPSN XVIII: 18th International Conference, PPSN 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Hagenberg, Austria. pp.256-272, </w:t>
+              <w:t xml:space="preserve">GECCO '24 Companion: Genetic and Evolutionary Computation Conference Companion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Melbourne VIC Australia, Australia. pp.1681-1685, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-70055-2_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3638530.3664169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821781v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving Graphs with Cartesian Genetic Programming with Lexicase Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cortacero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '23 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lisbon Portugal, France. pp.1920-1924, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2115,235 +2115,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Resource Allocation in MOEA/D with Decision-Space Diversity Metrics</w:t>
+                <w:t xml:space="preserve">Using diversity as a priority function for resource allocation on MOEA/D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Cossich Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Aranha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Ladeira</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testuya Sakurai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34500-6_9⟩</w:t>
+              <w:t xml:space="preserve">GECCO '19: Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.215-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3319619.3321948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821854v1</w:t>
+                <w:t xml:space="preserve">hal-04821847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using diversity as a priority function for resource allocation on MOEA/D</w:t>
+                <w:t xml:space="preserve">Improving Resource Allocation in MOEA/D with Decision-Space Diversity Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Cossich Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Aranha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Testuya Sakurai</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Ladeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '19: Genetic and Evolutionary Computation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.215-216, </w:t>
+              <w:t xml:space="preserve">Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Kingston, Canada. pp.134-146, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3319619.3321948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34500-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821847v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis of the Tournament Size on Genetic Algorithms</w:t>
               </w:r>
@@ -2923,51 +2923,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="995E359C"/>
+    <w:nsid w:val="1F6A7B92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3154,51 +3154,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yuri-cossich-lavinas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2712-5340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821795v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Lavinas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ladeira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ochoa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Aranha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3612933" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Cossich Lavinas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00306" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo de la Torre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Nadizar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Schwob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Franchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89991-1_11" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Luga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis G Wilson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712256.3726332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3664169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cortacero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70055-2_19" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Haut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Punch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Banzhaf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3654202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Haut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70055-2_16" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596402" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30035-6_14" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mascarenhas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590655" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02462-7_15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abe Mitsu Teru" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Kobayashi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90425-8_7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821831v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72062-9_44" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Oreste Pinciroli Vago" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Rodrigues" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Moura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cunha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7148/2020-0228" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Campelo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185527" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34500-6_9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testuya Sakurai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3321948" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Sakurai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2018.00617" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821862v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005072600490058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528719" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04068123v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mitchell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chassagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30229-9_6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yuri-cossich-lavinas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2712-5340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821795v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Lavinas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ladeira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ochoa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Aranha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3612933" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Cossich Lavinas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00306" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo de la Torre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Nadizar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Luga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis G Wilson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712256.3726332" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Schwob" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Franchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89991-1_11" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cortacero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70055-2_19" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Haut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Punch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Banzhaf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3654202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Haut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70055-2_16" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3664169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596402" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30035-6_14" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mascarenhas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590655" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02462-7_15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abe Mitsu Teru" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Kobayashi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90425-8_7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821831v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72062-9_44" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Oreste Pinciroli Vago" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Rodrigues" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Moura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cunha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7148/2020-0228" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Campelo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185527" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testuya Sakurai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3321948" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34500-6_9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Sakurai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2018.00617" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821862v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005072600490058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528719" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04068123v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mitchell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chassagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30229-9_6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>