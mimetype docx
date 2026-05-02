--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -2923,51 +2923,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F6A7B92"/>
+    <w:nsid w:val="E566D29A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>