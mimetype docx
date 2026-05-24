--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2712-5340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=-hdeQYcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,250 +182,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective Evolutionary Component Effect on Algorithm Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Aranha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Evolutionary Learning and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (2), pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3612933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster Convergence in Multiobjective Optimization Algorithms Based on Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Cossich Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Aranha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (3), pp.355-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/evco_a_00306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -414,2281 +435,2281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Inherently Interpretable Visual Control Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Nadizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Luga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis G Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '25: Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Malaga, Spain. pp.358-367, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3712256.3726332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLVED AND TRANSPARENT PIPELINES FOR BIOMEDICAL IMAGE CLASSIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Nadizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Franchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Genetic Programming (Part of EvoStar)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Trieste, Italy. pp.173-189, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-89991-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Adaptive Graph Evolution for Program Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cortacero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Luga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPSN XVIII. PPSN 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Melbourne, France. pp.306-321, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-70055-2_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamically Sampling biomedical Images For Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Haut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Punch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Banzhaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '24 Companion: Genetic and Evolutionary Computation Conference Companion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Melbourne, Australia. pp.515-518, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3638530.3654202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Sampling of Biomedical Images with Cartesian Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Haut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Punch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Banzhaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPSN XVIII: 18th International Conference, PPSN 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Hagenberg, Austria. pp.256-272, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-70055-2_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Search Trajectory Networks for Graph Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Lavinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '24 Companion: Genetic and Evolutionary Computation Conference Companion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Melbourne VIC Australia, Australia. pp.1681-1685, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3638530.3664169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving Graphs with Cartesian Genetic Programming with Lexicase Selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Decision/objective space trajectory networks for multi-objective combinatorial optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Aranha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '23 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EvoCOP 2023 - 23rd European Conference on Evolutionary Computation in Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Brno, Czech Republic. pp.211-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30035-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3583133.3596402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04793565v1</w:t>
+                <w:t xml:space="preserve">hal-04054359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision/objective space trajectory networks for multi-objective combinatorial optimisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evolving Graphs with Cartesian Genetic Programming with Lexicase Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claus Aranha</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cortacero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoCOP 2023 - 23rd European Conference on Evolutionary Computation in Combinatorial Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO '23 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lisbon Portugal, France. pp.1920-1924, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583133.3596402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-30035-6_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04054359v1</w:t>
+                <w:t xml:space="preserve">hal-04793565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AbCD: A Component-wise Adjustable Framework for Dynamic Optimization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mascarenhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Aranha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '23 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lisbon Portugal, France. pp.503-506, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3583133.3590655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search Trajectories Networks of Multiobjective Evolutionary Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Aranha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ochoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Madrid, Spain. pp.223-238, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-02462-7_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOEA/D with Adaptative Number of Weight Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Cossich Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abe Mitsu Teru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuta Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Aranha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tsukuba, Japan. pp.85-96, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-90425-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Constraint Handling Techniques in Real-World Problems on MOEA/D with Limited Budget of Evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Aranha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ladeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Shenzhen, China. pp.555-566, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-72062-9_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTEGRA: An Open Tool To Support Graph-Based Change Pattern Analyses In Simulated Football Matches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Oreste Pinciroli Vago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Cossich Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International ECMS Conference on Modelling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Berlin, Germany. pp.228-234, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7148/2020-0228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOEA/D with Random Partial Update Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Cossich Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Aranha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Campelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Congress on Evolutionary Computation (CEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Glasgow, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEC48606.2020.9185527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using diversity as a priority function for resource allocation on MOEA/D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Cossich Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Aranha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testuya Sakurai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '19: Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.215-216, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3319619.3321948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Resource Allocation in MOEA/D with Decision-Space Diversity Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Cossich Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Aranha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ladeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Kingston, Canada. pp.134-146, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34500-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis of the Tournament Size on Genetic Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Cossich Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Aranha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Sakurai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ladeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Miyazaki, France. pp.3647-3653, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SMC.2018.00617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it Possible to Generate Good Earthquake Risk Models Using Genetic Algorithms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Aranha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Cossich Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Enescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Evolutionary Computation Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rome, France. pp.49-58, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0005072600490058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component-wise analysis of automatically designed multiobjective algorithms on constrained problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Cossich Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Aranha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Boston Massachusetts, United States. pp.538-546, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3512290.3528719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2698,164 +2719,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Optima Networks for Assisted Seismic History Matching Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Lavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Correia, J; Smith, S; Qaddoura, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Evolutionary Computation. EvoApplications 2023. Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13989, Springer, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-30229-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2923,51 +2944,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E566D29A"/>
+    <w:nsid w:val="2235B3F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3154,51 +3175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yuri-cossich-lavinas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2712-5340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821795v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Lavinas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ladeira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ochoa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Aranha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3612933" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Cossich Lavinas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00306" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo de la Torre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Nadizar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Luga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis G Wilson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712256.3726332" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Schwob" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Franchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89991-1_11" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cortacero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70055-2_19" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Haut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Punch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Banzhaf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3654202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Haut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70055-2_16" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3664169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596402" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30035-6_14" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mascarenhas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590655" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02462-7_15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abe Mitsu Teru" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Kobayashi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90425-8_7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821831v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72062-9_44" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Oreste Pinciroli Vago" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Rodrigues" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Moura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cunha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7148/2020-0228" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Campelo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185527" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testuya Sakurai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3321948" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34500-6_9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Sakurai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2018.00617" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821862v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005072600490058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528719" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04068123v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mitchell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chassagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30229-9_6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yuri-cossich-lavinas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2712-5340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-hdeQYcAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Lavinas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ladeira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ochoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Aranha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3612933" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821811v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Cossich Lavinas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00306" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo de la Torre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Nadizar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Luga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis G Wilson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712256.3726332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Schwob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Franchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89991-1_11" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cortacero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70055-2_19" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Haut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Punch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Banzhaf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3654202" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Haut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70055-2_16" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3664169" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30035-6_14" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596402" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mascarenhas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590655" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02462-7_15" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821835v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abe Mitsu Teru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Kobayashi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90425-8_7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72062-9_44" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821844v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Oreste Pinciroli Vago" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Rodrigues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Moura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cunha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7148/2020-0228" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Campelo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185527" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testuya Sakurai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3321948" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34500-6_9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821857v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Sakurai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2018.00617" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enescu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005072600490058" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528719" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04068123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mitchell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chassagne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30229-9_6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>