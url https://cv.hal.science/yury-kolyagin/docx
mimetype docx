--- v0 (2026-03-15)
+++ v1 (2026-05-23)
@@ -234,278 +234,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through-space NMR correlations between two different half-integer quadrupolar nuclei using T-HMQC sequences</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stoichiometric Selective Carbonylation of Methane to Acetic Acid by Chemical Looping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Amoureux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yinghao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shamzhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. X. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2025.102044⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ACS Catal., 15 (4), pp.3116-3125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.4c07095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538739v1</w:t>
+                <w:t xml:space="preserve">hal-05139511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric Selective Carbonylation of Methane to Acetic Acid by Chemical Looping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maya Marinova</w:t>
+                <w:t xml:space="preserve">Through-space NMR correlations between two different half-integer quadrupolar nuclei using T-HMQC sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Kolyagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trébosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. X. Guo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Amoureux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, ACS Catal., 15 (4), pp.3116-3125. </w:t>
+              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 140, pp.102044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.4c07095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2025.102044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05139511v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Shared Facilities in Advancing Solid-State NMR Research: 2025 Edition</w:t>
               </w:r>
@@ -677,51 +677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. J. B. Alloko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Amoureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Magn Reson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, J Magn Reson, 370, pp.107822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -749,782 +749,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid metals for boosting stability of zeolite catalysts in the conversion of methanol to hydrocarbons.</w:t>
+                <w:t xml:space="preserve">Liquid metals for boosting stability of zeolite catalysts in the conversion of methanol to hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Santos</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sara Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Shamzhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Blanchenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Nat Commun, 15, pp.2228. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+              <w:t xml:space="preserve">, 2024, Nat Commun, 15 (1), pp.2228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-46232-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic dihydroxylation of light olefins to glycols by water.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinghao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nature Communications, 15, pp.8210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-52461-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decisive Influence of SAPO-34 Zeolite on Light Olefin Selectivity in Methanol-Meditated CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Hydrogenation over Metal Oxide-Zeolite Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Chernyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Corda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga V. Safonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. A. Kondratenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, ACS Catalysis, 13 (22), pp.14627-14638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.3c03759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Identification of Zeolite Beta Polymorphs by Solid-State 29Si Nuclear Magnetic Resonance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury Kolyagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander V. Yakimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry S. Zasukhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina I. Ivanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Journal of Physical Chemistry Letters, 13 (46), pp.10793-10798. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c02837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid properties and morphology of SAPO-11 molecular sieve controled by silica source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marat Agliullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury Kolyagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitriy Serebrennikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nellya Grigor'Eva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Dmitrenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 338, pp.111962. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.111962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of soil properties on pure and formulated mesotrione adsorption onto Vertisol (Limagne plane, Puy-de-Dôme, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury Kolyagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111, pp.177-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1534,539 +1534,539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR observation of quadrupolar nuclei in materials using ultra-high magnetic fields, DNP and advanced experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury G Kolyagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Hamdouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Nagashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th FGMR Annual Discussion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaining unique insights into the atomic-level structure of materials using ultra-high-field NMR and DNP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury G Kolyagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Hamdouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Nagashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th NMR users meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Angra do Reis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier spectromètre RMN 1,2 GHz français : quelles nouvelles possibilités pour l’analyse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Pintacuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des utilisateurs RMN de Bruker France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singlet-line INADEQUATE spectra in solid-state NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury Kolyagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander V. Yakimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina I. Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Amoureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RMN Grand Bassin Parisien (RMNGBP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2213,51 +2213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Liang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kolyagin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Hou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2025.108009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2025.102044" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05139511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Dong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shamzhy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. X. Guo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c07095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schurko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Rienstra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jaroniec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandar Hansen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trent Franks" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2025.102053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05216299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trebosc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. B. Alloko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2024.107822" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04595537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Blanchenet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46232-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04773090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Deng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52461-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04449716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Chernyak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Corda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Safonova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Kondratenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c03759" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04532604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Yakimov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S. Zasukhin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina I. Ivanova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c02837" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Agliullin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Serebrennikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Grigor'Eva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Dmitrenok" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111962" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Alekseeva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury G Kolyagin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Hamdouna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moussa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nagashima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrage" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pintacuda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Liang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kolyagin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Hou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2025.108009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05139511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Dong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shamzhy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. X. Guo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c07095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538739v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2025.102044" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schurko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Rienstra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jaroniec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandar Hansen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trent Franks" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2025.102053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05216299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trebosc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. B. Alloko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2024.107822" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04595537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Shamzhy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Blanchenet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46232-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04773090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Deng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52461-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04449716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Chernyak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Corda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Safonova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Kondratenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c03759" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04532604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Yakimov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S. Zasukhin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina I. Ivanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c02837" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Agliullin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Serebrennikov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Grigor'Eva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Dmitrenok" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111962" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Alekseeva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury G Kolyagin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Hamdouna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moussa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nagashima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470791v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pintacuda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>