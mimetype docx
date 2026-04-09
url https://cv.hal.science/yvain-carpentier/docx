--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation processes of brominated flame retardants dispersed in high impact polystyrene under UV–visible radiation</w:t>
+                <w:t xml:space="preserve">Degradation of Decabromodiphenyl Ether Dispersed in Poly (Acrylo-Butadiene-Styrene) Using a Rotatory Laboratory Pilot Under UV-Visible Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanene Oumeddour</w:t>
+                <w:t xml:space="preserve">Rachida Benmammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+                <w:t xml:space="preserve">Christian Malas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vikas Madhur</w:t>
+                <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42, pp.1241-1252. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Molecules, 29 (21), pp.5037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0734242x231219626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29215037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491723v1</w:t>
+                <w:t xml:space="preserve">hal-04804611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Decabromodiphenyl Ether Dispersed in Poly (Acrylo-Butadiene-Styrene) Using a Rotatory Laboratory Pilot Under UV-Visible Irradiation</w:t>
+                <w:t xml:space="preserve">Degradation processes of brominated flame retardants dispersed in high impact polystyrene under UV–visible radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Benmammar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hanene Oumeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
+                <w:t xml:space="preserve">Vikas Madhur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Molecules, 29 (21), pp.5037. </w:t>
+              <w:t xml:space="preserve">Waste Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, pp.1241-1252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29215037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0734242x231219626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804611v1</w:t>
+                <w:t xml:space="preserve">hal-04491723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Beam Processing as a Promising Tool to Decontaminate Polymers Containing Brominated Flame Retardants</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Khadidja Benmammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkateswara-Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -502,1233 +502,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between Polycyclic Aromatic Hydrocarbon Size and Aqueous Alteration in Carbonaceous Chondrites Revealed by Laser Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Chemical identification and quantification of volatile organic compounds emitted by sewage sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Slavicinska</w:t>
+                <w:t xml:space="preserve">K.M. Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumitru Duca</w:t>
+                <w:t xml:space="preserve">F. Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitrii Egorov</w:t>
+                <w:t xml:space="preserve">S. Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tirthankar Mitra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+                <w:t xml:space="preserve">Denis Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 838 (2), pp.155948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690476v1</w:t>
+                <w:t xml:space="preserve">hal-04062768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical identification and quantification of volatile organic compounds emitted by sewage sludge</w:t>
+                <w:t xml:space="preserve">Link between Polycyclic Aromatic Hydrocarbon Size and Aqueous Alteration in Carbonaceous Chondrites Revealed by Laser Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.M. Haider</w:t>
+                <w:t xml:space="preserve">Katerina Slavicinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lafouge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Egorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirthankar Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 838 (2), pp.155948. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062768v1</w:t>
+                <w:t xml:space="preserve">hal-03690476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of size-selected nanoparticles emitted by a gasoline direct injection engine: Impact of a catalytic stripper</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The C 60 :C 60 + ratio in diffuse and translucent interstellar clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafiz Rahman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Gaël Rouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Krasnokutski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120317⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 656, pp.A100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232552v1</w:t>
+                <w:t xml:space="preserve">hal-04227879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical characterization of size-selected nanoparticles emitted by a gasoline direct injection engine: Impact of a catalytic stripper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafiz Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kammer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kawsar Haider</w:t>
+                <w:t xml:space="preserve">Adam Boies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41612-021-00160-3⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 294, pp.120317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160367v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel laser-based method to measure the adsorption energy on carbonaceous surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Faccinetto</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawsar Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.10.064⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-021-00160-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227888v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C 60 :C 60 + ratio in diffuse and translucent interstellar clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Rouillé</w:t>
+                <w:t xml:space="preserve">A novel laser-based method to measure the adsorption energy on carbonaceous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Krasnokutski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 656, pp.A100. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173 (11), pp.540-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.10.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227879v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice Nucleation Activities of Carbon-Bearing Materials in Deposition Mode: From Graphite to Airplane Soot Surrogates</w:t>
+                <w:t xml:space="preserve">Chemical discrimination of the particulate and gas phases of miniCAST exhausts using a two-filter collection method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Linh Dan Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raouf Ikhenazene</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (1), pp.489-503. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.951-967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-951-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566447v1</w:t>
+                <w:t xml:space="preserve">hal-02494441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence on the formation of dimers of polycyclic aromatic hydrocarbons in a laminar diffusion flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Minutolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Commodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42004-020-00357-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical discrimination of the particulate and gas phases of miniCAST exhausts using a two-filter collection method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ice Nucleation Activities of Carbon-Bearing Materials in Deposition Mode: From Graphite to Airplane Soot Surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Ikhenazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raouf Ikhenazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (2), pp.951-967. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (1), pp.489-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-13-951-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494441v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the benefits of using multivariate analysis in mass spectrometric studies of combustion-generated aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornélia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1736,51 +1736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 218, pp.115-137. </w:t>
@@ -1818,77 +1818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive protocol for chemical analysis of flame combustion emissions by secondary ion mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael-Kenneth Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1965,64 +1965,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Composition of Diesel/Biodiesel Particulate Exhaust by FTIR Spectroscopy and Mass Spectrometry: Impact of Fuel and Driving Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,51 +2112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Massi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Neidhöfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2229,277 +2229,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high-resolution mass spectrometry applied to micropalaeontology</w:t>
+                <w:t xml:space="preserve">Apport de la spectrométrie de masse à ultra-haute résolution pour la caractérisation moléculaire d’organismes fossiles unicellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Mass Spectrometry and Proteomic Analysis (SMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse; French Proteomics Society, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque français en Planétologie et Exobiologie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020400v1</w:t>
+                <w:t xml:space="preserve">hal-05020365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la spectrométrie de masse à ultra-haute résolution pour la caractérisation moléculaire d’organismes fossiles unicellulaires</w:t>
+                <w:t xml:space="preserve">Ultra-high-resolution mass spectrometry applied to micropalaeontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque français en Planétologie et Exobiologie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conference on Mass Spectrometry and Proteomic Analysis (SMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse; French Proteomics Society, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020365v1</w:t>
+                <w:t xml:space="preserve">hal-05020400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Characterization of Gloecapsomorpha Prisca Microfossils by Mass Spectrometry Down to the Cellular Scale</w:t>
               </w:r>
@@ -2511,77 +2511,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry (IMOG 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France. pp.1-2, </w:t>
@@ -2619,77 +2619,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation processes for the decontamination of plastic waste including brominated flame retardants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Benmammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2744,90 +2744,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Volkovitsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2869,90 +2869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission Inventories of Volatile Organic Compounds from Different Sewage Sludge Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3244,103 +3244,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the origin of chemical complexity in extraterrestrial matter by combining multiple characterization techniques: HR-L2MS, TOF-SIMS, and micro-Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duca Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Slavicinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">261th ACS National Meeting, Astrochemical Complexity in Planetary Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, online, United States</w:t>
@@ -3395,77 +3395,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siveen Thlaijeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual conference, Austria. </w:t>
@@ -3516,77 +3516,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Dimers of Low to Moderate Size Polycyclic Aromatic Hydrocarbons in a Laminar Diffusion Methane Flame by ex situ ToF SIMS and Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Minutolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Commodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3622,596 +3622,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel laser desorption method for measuring the adsorption energy of molecules on carbonaceous surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of crystallization parameters on guest's selectivity and structures in CO2-based clathrates and semi-clathrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Du Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Thais Rodriguez Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Ziskind</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Pisa (Italy), Italy</w:t>
+              <w:t xml:space="preserve">TSRC Workshop Telluride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Telluride (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530081v1</w:t>
+                <w:t xml:space="preserve">hal-04530076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of soot particles in aeronautic combustion systems: development and implementation of optical techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ismael Ortega</w:t>
+                <w:t xml:space="preserve">A novel laser desorption method for measuring the adsorption energy of molecules on carbonaceous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Delhaye</w:t>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCASS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pisa (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847016v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of soot particles emitted by standard and alternative aviation fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornélia Irimiea</w:t>
+                <w:t xml:space="preserve">Characterization of soot particles in aeronautic combustion systems: development and implementation of optical techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael K. Ortega</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Linhdan Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delhaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linhdan Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Européenne sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">EUCASS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396795v1</w:t>
+                <w:t xml:space="preserve">hal-04847016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crystallization parameters on guest's selectivity and structures in CO2-based clathrates and semi-clathrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical properties of soot particles emitted by standard and alternative aviation fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornélia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael K. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang-Du Le</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Pirim</w:t>
+                <w:t xml:space="preserve">David Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linhdan Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSRC Workshop Telluride</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Telluride (CO), United States</w:t>
+              <w:t xml:space="preserve">Conférence Européenne sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530076v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous sampling of the solid and gas-phase semi-volatile fractions of propane-based CAST soot sample: chemical differentiation using mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vojkovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4253,51 +4253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions of standard and alternative aviation fuels: detection, characterization and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4378,90 +4378,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the binding energy of aromatic compounds on particle-like carbonaceous surfaces from the signal decay in two-step laser mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4497,277 +4497,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial vs. custom-built LII systems used for non-volatile particulate matter monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude micro-Raman de la formation et morphologie de cristaux de glace sur des particules de suies et substrats de référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Irimea</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Abd Raouf Ikhenazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Atelier thématique GdR 3622 SUIE « Réactivité Hétérogène et Processus de Nucléation dans les Milieux Atmosphériques, Astrochimiques et en Combustion »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819657v1</w:t>
+                <w:t xml:space="preserve">hal-04530084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude micro-Raman de la formation et morphologie de cristaux de glace sur des particules de suies et substrats de référence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Pirim</w:t>
+                <w:t xml:space="preserve">Commercial vs. custom-built LII systems used for non-volatile particulate matter monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Irimea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael K. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abd Raouf Ikhenazene</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Monique Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier thématique GdR 3622 SUIE « Réactivité Hétérogène et Processus de Nucléation dans les Milieux Atmosphériques, Astrochimiques et en Combustion »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Aerosol Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530084v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cosmic rays on hydrocarbon interstellar dust</w:t>
               </w:r>
@@ -4792,51 +4792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4919,103 +4919,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compounds (VOCs) and new particle formation from agricultural recycling of organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOS Science Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Versailles, France. , 2024</w:t>
@@ -5070,77 +5070,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROG V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
@@ -5169,90 +5169,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical differentiation of the solid and gas-phase fractions in combustion exhausts using a two-filter collection system and mass spectrometry techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linhdan Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duca Dimitriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vojkovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5288,320 +5288,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Spreading of Organic Waste Products: Source of Secondary Organic Aerosols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Décuq</w:t>
+                <w:t xml:space="preserve">Particulate and Gas Phase Separation in Simultaneous Sampling of Combustion Byproducts: New Insights into Chemical Composition by Mass Spectrometric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linhdan Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duca Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd Raouf Ikhenazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth International Aerosol Conference IAC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint Louis, Missouri, United States. , 2018</w:t>
+              <w:t xml:space="preserve">10TH INTERNATIONAL AEROSOL CONFERENCE (IAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, St. Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735971v1</w:t>
+                <w:t xml:space="preserve">hal-02169950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particulate and Gas Phase Separation in Simultaneous Sampling of Combustion Byproducts: New Insights into Chemical Composition by Mass Spectrometric Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abd Raouf Ikhenazene</w:t>
+                <w:t xml:space="preserve">Soil Spreading of Organic Waste Products: Source of Secondary Organic Aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10TH INTERNATIONAL AEROSOL CONFERENCE (IAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, St. Louis, United States</w:t>
+              <w:t xml:space="preserve">Xth International Aerosol Conference IAC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint Louis, Missouri, United States. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169950v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a combined investigation of soot particles and precursors produced by a swirled biofuel flame by in-situ LII/LIF and on-line L2MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linhdan Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5740,51 +5740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5971,51 +5971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Oumeddour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Aldoori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouberka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Madhur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242x231219626" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04804611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Benmammar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29215037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Khadidja Benmammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara-Rao Mundlapati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barrera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Staelens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237753" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Slavicinska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Duca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Egorov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirthankar Mitra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafouge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155948" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafiz Rahman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Boies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227888v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faccinetto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rouill&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Krasnokutski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142078" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Irimiea" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08715" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Minutolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Commodo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Anna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-020-00357-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dan Ngo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-951-2020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Irimiea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Noble" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00238J" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael-Kenneth Ortega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Popovicheva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ortega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena D. Kireeva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2017.04.0127" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neidh&#246;fer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500097" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020400v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020365v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lepot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega Colomer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atinderpal Singh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547543v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250490v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dumitru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ferrari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siveen Thlaijeh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16158" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Anna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530081v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396795v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530076v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Du Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Thais Rodriguez Machine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Noble" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762678v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Ngo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ortega" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819657v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Irimea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sicard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530084v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435178v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine F&#233;raud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chabot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02914160v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dimitriu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02169950v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701949v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547185v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thommen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ran&#231;on" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04804611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Benmammar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouberka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29215037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Oumeddour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Aldoori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Madhur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242x231219626" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Khadidja Benmammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara-Rao Mundlapati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barrera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Staelens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237753" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafouge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155948" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Slavicinska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Duca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Egorov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirthankar Mitra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rouill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Krasnokutski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142078" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafiz Rahman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Boies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120317" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faccinetto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.064" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dan Ngo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-951-2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Irimiea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Minutolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Commodo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Anna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-020-00357-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566447v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08715" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Irimiea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Noble" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00238J" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael-Kenneth Ortega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Popovicheva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ortega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena D. Kireeva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2017.04.0127" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neidh&#246;fer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500097" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020400v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lepot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega Colomer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atinderpal Singh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547543v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250490v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dumitru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ferrari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siveen Thlaijeh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16158" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Anna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Du Le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Thais Rodriguez Machine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530081v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847016v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396795v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Noble" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762678v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Ngo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ortega" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530084v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819657v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Irimea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sicard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435178v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine F&#233;raud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chabot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02914160v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dimitriu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02169950v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701949v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547185v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thommen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ran&#231;on" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>