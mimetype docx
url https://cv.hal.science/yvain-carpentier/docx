--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -770,533 +770,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C 60 :C 60 + ratio in diffuse and translucent interstellar clouds</w:t>
+                <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Rouillé</w:t>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Krasnokutski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawsar Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142078⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-021-00160-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227879v1</w:t>
+                <w:t xml:space="preserve">hal-03160367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of size-selected nanoparticles emitted by a gasoline direct injection engine: Impact of a catalytic stripper</w:t>
+                <w:t xml:space="preserve">A novel laser-based method to measure the adsorption energy on carbonaceous surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mostafiz Rahman</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adam Boies</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120317⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173 (11), pp.540-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.10.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232552v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The C 60 :C 60 + ratio in diffuse and translucent interstellar clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Décuq</w:t>
+                <w:t xml:space="preserve">Gaël Rouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Vojkovic</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Krasnokutski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41612-021-00160-3⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 656, pp.A100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160367v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel laser-based method to measure the adsorption energy on carbonaceous surfaces</w:t>
+                <w:t xml:space="preserve">Chemical characterization of size-selected nanoparticles emitted by a gasoline direct injection engine: Impact of a catalytic stripper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafiz Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Faccinetto</w:t>
+                <w:t xml:space="preserve">Adam Boies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 173 (11), pp.540-556. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 294, pp.120317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.10.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227888v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical discrimination of the particulate and gas phases of miniCAST exhausts using a two-filter collection method</w:t>
               </w:r>
@@ -1563,51 +1563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice Nucleation Activities of Carbon-Bearing Materials in Deposition Mode: From Graphite to Airplane Soot Surrogates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Ikhenazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1736,51 +1736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 218, pp.115-137. </w:t>
@@ -2229,277 +2229,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la spectrométrie de masse à ultra-haute résolution pour la caractérisation moléculaire d’organismes fossiles unicellulaires</w:t>
+                <w:t xml:space="preserve">Ultra-high-resolution mass spectrometry applied to micropalaeontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque français en Planétologie et Exobiologie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conference on Mass Spectrometry and Proteomic Analysis (SMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse; French Proteomics Society, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020365v1</w:t>
+                <w:t xml:space="preserve">hal-05020400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high-resolution mass spectrometry applied to micropalaeontology</w:t>
+                <w:t xml:space="preserve">Apport de la spectrométrie de masse à ultra-haute résolution pour la caractérisation moléculaire d’organismes fossiles unicellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Mass Spectrometry and Proteomic Analysis (SMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse; French Proteomics Society, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque français en Planétologie et Exobiologie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020400v1</w:t>
+                <w:t xml:space="preserve">hal-05020365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Characterization of Gloecapsomorpha Prisca Microfossils by Mass Spectrometry Down to the Cellular Scale</w:t>
               </w:r>
@@ -2524,64 +2524,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry (IMOG 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France. pp.1-2, </w:t>
@@ -2744,90 +2744,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Volkovitsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2863,432 +2863,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission Inventories of Volatile Organic Compounds from Different Sewage Sludge Samples</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+                <w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atinderpal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Karoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2021, New Orleans (LA), United States</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200440v1</w:t>
+                <w:t xml:space="preserve">ineris-03547543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t>
+                <w:t xml:space="preserve">Atinderpal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Karoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETH Nanoparticles Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Atinderpal Singh</w:t>
+                <w:t xml:space="preserve">Emission Inventories of Volatile Organic Compounds from Different Sewage Sludge Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Karoski</w:t>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2021, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03547543v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the origin of chemical complexity in extraterrestrial matter by combining multiple characterization techniques: HR-L2MS, TOF-SIMS, and micro-Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duca Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3680,51 +3680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSRC Workshop Telluride</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Telluride (CO), United States</w:t>
@@ -3766,51 +3766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel laser desorption method for measuring the adsorption energy of molecules on carbonaceous surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4122,320 +4122,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous sampling of the solid and gas-phase semi-volatile fractions of propane-based CAST soot sample: chemical differentiation using mass spectrometry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude micro-Raman de la formation et morphologie de cristaux de glace sur des particules de suies et substrats de référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd Raouf Ikhenazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Vojkovik</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Atelier thématique GdR 3622 SUIE « Réactivité Hétérogène et Processus de Nucléation dans les Milieux Atmosphériques, Astrochimiques et en Combustion »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819661v1</w:t>
+                <w:t xml:space="preserve">hal-04530084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions of standard and alternative aviation fuels: detection, characterization and optical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I.K. Ortega</w:t>
+                <w:t xml:space="preserve">Commercial vs. custom-built LII systems used for non-volatile particulate matter monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Irimea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael K. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR SUIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cristian Focsa (PhLAM); Xavier Mercier (PC2A), Dec 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Aerosol Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762678v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the binding energy of aromatic compounds on particle-like carbonaceous surfaces from the signal decay in two-step laser mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4467,307 +4467,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Cambridge Particle Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude micro-Raman de la formation et morphologie de cristaux de glace sur des particules de suies et substrats de référence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous sampling of the solid and gas-phase semi-volatile fractions of propane-based CAST soot sample: chemical differentiation using mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vojkovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier thématique GdR 3622 SUIE « Réactivité Hétérogène et Processus de Nucléation dans les Milieux Atmosphériques, Astrochimiques et en Combustion »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Aerosol Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530084v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial vs. custom-built LII systems used for non-volatile particulate matter monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emissions of standard and alternative aviation fuels: detection, characterization and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Irimea</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Delhaye</w:t>
+                <w:t xml:space="preserve">D. Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Sicard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+                <w:t xml:space="preserve">I.K. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR SUIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristian Focsa (PhLAM); Xavier Mercier (PC2A), Dec 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819657v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cosmic rays on hydrocarbon interstellar dust</w:t>
               </w:r>
@@ -4919,90 +4919,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compounds (VOCs) and new particle formation from agricultural recycling of organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5083,64 +5083,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROG V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
@@ -5208,64 +5208,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linhdan Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duca Dimitriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vojkovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Aix-la-Chapelle, Germany</w:t>
@@ -5333,64 +5333,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linhdan Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duca Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd Raouf Ikhenazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10TH INTERNATIONAL AEROSOL CONFERENCE (IAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, St. Louis, United States</w:t>
@@ -5419,51 +5419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Spreading of Organic Waste Products: Source of Secondary Organic Aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5471,51 +5471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xth International Aerosol Conference IAC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint Louis, Missouri, United States. , 2018</w:t>
@@ -5971,51 +5971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04804611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Benmammar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouberka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29215037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Oumeddour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Aldoori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Madhur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242x231219626" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Khadidja Benmammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara-Rao Mundlapati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barrera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Staelens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237753" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafouge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155948" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Slavicinska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Duca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Egorov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirthankar Mitra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rouill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Krasnokutski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142078" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafiz Rahman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Boies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120317" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faccinetto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.064" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dan Ngo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-951-2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Irimiea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Minutolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Commodo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Anna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-020-00357-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566447v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08715" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Irimiea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Noble" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00238J" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael-Kenneth Ortega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Popovicheva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ortega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena D. Kireeva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2017.04.0127" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neidh&#246;fer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500097" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020400v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lepot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega Colomer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atinderpal Singh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547543v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250490v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dumitru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ferrari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siveen Thlaijeh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16158" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Anna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Du Le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Thais Rodriguez Machine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530081v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847016v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396795v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Noble" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762678v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Ngo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ortega" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530084v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819657v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Irimea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sicard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435178v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine F&#233;raud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chabot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02914160v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dimitriu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02169950v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701949v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547185v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thommen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ran&#231;on" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04804611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Benmammar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouberka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29215037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Oumeddour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Aldoori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Madhur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242x231219626" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Khadidja Benmammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara-Rao Mundlapati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barrera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Staelens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237753" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafouge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155948" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Slavicinska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Duca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Egorov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirthankar Mitra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faccinetto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227879v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rouill&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Krasnokutski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142078" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafiz Rahman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Boies" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120317" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dan Ngo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-951-2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Irimiea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Minutolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Commodo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Anna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-020-00357-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566447v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08715" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Irimiea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Noble" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00238J" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael-Kenneth Ortega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Popovicheva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ortega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena D. Kireeva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2017.04.0127" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neidh&#246;fer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500097" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020400v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020365v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lepot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega Colomer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atinderpal Singh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250490v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dumitru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ferrari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siveen Thlaijeh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16158" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Anna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Du Le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Thais Rodriguez Machine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530081v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847016v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396795v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819657v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Irimea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sicard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477149v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Noble" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762678v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Ngo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ortega" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435178v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine F&#233;raud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chabot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02914160v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dimitriu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02169950v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701949v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547185v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thommen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ran&#231;on" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>