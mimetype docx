--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Decabromodiphenyl Ether Dispersed in Poly (Acrylo-Butadiene-Styrene) Using a Rotatory Laboratory Pilot Under UV-Visible Irradiation</w:t>
+                <w:t xml:space="preserve">Degradation processes of brominated flame retardants dispersed in high impact polystyrene under UV–visible radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Benmammar</w:t>
+                <w:t xml:space="preserve">Hanene Oumeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
+                <w:t xml:space="preserve">Vikas Madhur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Molecules, 29 (21), pp.5037. </w:t>
+              <w:t xml:space="preserve">Waste Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, pp.1241-1252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29215037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0734242x231219626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804611v1</w:t>
+                <w:t xml:space="preserve">hal-04491723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation processes of brominated flame retardants dispersed in high impact polystyrene under UV–visible radiation</w:t>
+                <w:t xml:space="preserve">Degradation of Decabromodiphenyl Ether Dispersed in Poly (Acrylo-Butadiene-Styrene) Using a Rotatory Laboratory Pilot Under UV-Visible Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanene Oumeddour</w:t>
+                <w:t xml:space="preserve">Rachida Benmammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussam Aldoori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+                <w:t xml:space="preserve">Christian Malas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vikas Madhur</w:t>
+                <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42, pp.1241-1252. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Molecules, 29 (21), pp.5037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0734242x231219626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29215037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491723v1</w:t>
+                <w:t xml:space="preserve">hal-04804611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Beam Processing as a Promising Tool to Decontaminate Polymers Containing Brominated Flame Retardants</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Khadidja Benmammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkateswara-Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -502,857 +502,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical identification and quantification of volatile organic compounds emitted by sewage sludge</w:t>
+                <w:t xml:space="preserve">Link between Polycyclic Aromatic Hydrocarbon Size and Aqueous Alteration in Carbonaceous Chondrites Revealed by Laser Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.M. Haider</w:t>
+                <w:t xml:space="preserve">Katerina Slavicinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lafouge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Egorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirthankar Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 838 (2), pp.155948. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062768v1</w:t>
+                <w:t xml:space="preserve">hal-03690476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between Polycyclic Aromatic Hydrocarbon Size and Aqueous Alteration in Carbonaceous Chondrites Revealed by Laser Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Chemical identification and quantification of volatile organic compounds emitted by sewage sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Slavicinska</w:t>
+                <w:t xml:space="preserve">K.M. Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumitru Duca</w:t>
+                <w:t xml:space="preserve">F. Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitrii Egorov</w:t>
+                <w:t xml:space="preserve">S. Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tirthankar Mitra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+                <w:t xml:space="preserve">Denis Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 838 (2), pp.155948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690476v1</w:t>
+                <w:t xml:space="preserve">hal-04062768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
+                <w:t xml:space="preserve">The C 60 :C 60 + ratio in diffuse and translucent interstellar clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">Gaël Rouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kammer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Krasnokutski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41612-021-00160-3⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 656, pp.A100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160367v1</w:t>
+                <w:t xml:space="preserve">hal-04227879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel laser-based method to measure the adsorption energy on carbonaceous surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Chemical characterization of size-selected nanoparticles emitted by a gasoline direct injection engine: Impact of a catalytic stripper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafiz Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Faccinetto</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Boies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.10.064⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 294, pp.120317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227888v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C 60 :C 60 + ratio in diffuse and translucent interstellar clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Rouillé</w:t>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Krasnokutski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawsar Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142078⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-021-00160-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227879v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of size-selected nanoparticles emitted by a gasoline direct injection engine: Impact of a catalytic stripper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A novel laser-based method to measure the adsorption energy on carbonaceous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Boies</w:t>
+                <w:t xml:space="preserve">A. Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 294, pp.120317. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173 (11), pp.540-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.10.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232552v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical discrimination of the particulate and gas phases of miniCAST exhausts using a two-filter collection method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Dan Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,90 +1563,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice Nucleation Activities of Carbon-Bearing Materials in Deposition Mode: From Graphite to Airplane Soot Surrogates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Ikhenazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (1), pp.489-503. </w:t>
@@ -1684,51 +1684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the benefits of using multivariate analysis in mass spectrometric studies of combustion-generated aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornélia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1736,51 +1736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 218, pp.115-137. </w:t>
@@ -1844,51 +1844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael-Kenneth Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,51 +1978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,51 +2112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Massi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Neidhöfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2229,277 +2229,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high-resolution mass spectrometry applied to micropalaeontology</w:t>
+                <w:t xml:space="preserve">Apport de la spectrométrie de masse à ultra-haute résolution pour la caractérisation moléculaire d’organismes fossiles unicellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Mass Spectrometry and Proteomic Analysis (SMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse; French Proteomics Society, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque français en Planétologie et Exobiologie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020400v1</w:t>
+                <w:t xml:space="preserve">hal-05020365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la spectrométrie de masse à ultra-haute résolution pour la caractérisation moléculaire d’organismes fossiles unicellulaires</w:t>
+                <w:t xml:space="preserve">Ultra-high-resolution mass spectrometry applied to micropalaeontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque français en Planétologie et Exobiologie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conference on Mass Spectrometry and Proteomic Analysis (SMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse; French Proteomics Society, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020365v1</w:t>
+                <w:t xml:space="preserve">hal-05020400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Characterization of Gloecapsomorpha Prisca Microfossils by Mass Spectrometry Down to the Cellular Scale</w:t>
               </w:r>
@@ -2511,77 +2511,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry (IMOG 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France. pp.1-2, </w:t>
@@ -2619,77 +2619,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation processes for the decontamination of plastic waste including brominated flame retardants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Benmammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2744,90 +2744,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Volkovitsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2863,484 +2863,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emission Inventories of Volatile Organic Compounds from Different Sewage Sludge Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Karoski</w:t>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2021, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03547543v1</w:t>
+                <w:t xml:space="preserve">hal-05200440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atinderpal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Karoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETH Nanoparticles Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission Inventories of Volatile Organic Compounds from Different Sewage Sludge Samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Duca</w:t>
+                <w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atinderpal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Nicolas Karoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2021, New Orleans (LA), United States</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200440v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03547543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the origin of chemical complexity in extraterrestrial matter by combining multiple characterization techniques: HR-L2MS, TOF-SIMS, and micro-Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duca Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Slavicinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">261th ACS National Meeting, Astrochemical Complexity in Planetary Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, online, United States</w:t>
@@ -3395,77 +3395,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siveen Thlaijeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual conference, Austria. </w:t>
@@ -3622,1152 +3622,1152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crystallization parameters on guest's selectivity and structures in CO2-based clathrates and semi-clathrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel laser desorption method for measuring the adsorption energy of molecules on carbonaceous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang-Du Le</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Pirim</w:t>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSRC Workshop Telluride</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Telluride (CO), United States</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pisa (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530076v1</w:t>
+                <w:t xml:space="preserve">hal-04530081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel laser desorption method for measuring the adsorption energy of molecules on carbonaceous surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+                <w:t xml:space="preserve">Characterization of soot particles in aeronautic combustion systems: development and implementation of optical techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linhdan Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Ziskind</w:t>
+                <w:t xml:space="preserve">David Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Pisa (Italy), Italy</w:t>
+              <w:t xml:space="preserve">EUCASS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530081v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of soot particles in aeronautic combustion systems: development and implementation of optical techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+                <w:t xml:space="preserve">Optical properties of soot particles emitted by standard and alternative aviation fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornélia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ismael K. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Linhdan Ngo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCASS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Conférence Européenne sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847016v1</w:t>
+                <w:t xml:space="preserve">hal-02396795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of soot particles emitted by standard and alternative aviation fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornélia Irimiea</w:t>
+                <w:t xml:space="preserve">Influence of crystallization parameters on guest's selectivity and structures in CO2-based clathrates and semi-clathrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Du Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Thais Rodriguez Machine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael K. Ortega</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Linhdan Ngo</w:t>
+                <w:t xml:space="preserve">Cristian Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Européenne sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">TSRC Workshop Telluride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Telluride (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396795v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude micro-Raman de la formation et morphologie de cristaux de glace sur des particules de suies et substrats de référence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Pirim</w:t>
+                <w:t xml:space="preserve">Simultaneous sampling of the solid and gas-phase semi-volatile fractions of propane-based CAST soot sample: chemical differentiation using mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abd Raouf Ikhenazene</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+                <w:t xml:space="preserve">J.A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vojkovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier thématique GdR 3622 SUIE « Réactivité Hétérogène et Processus de Nucléation dans les Milieux Atmosphériques, Astrochimiques et en Combustion »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Aerosol Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530084v1</w:t>
+                <w:t xml:space="preserve">hal-01819661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial vs. custom-built LII systems used for non-volatile particulate matter monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+                <w:t xml:space="preserve">Emissions of standard and alternative aviation fuels: detection, characterization and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.K. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR SUIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristian Focsa (PhLAM); Xavier Mercier (PC2A), Dec 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819657v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the binding energy of aromatic compounds on particle-like carbonaceous surfaces from the signal decay in two-step laser mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Cambridge Particle Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous sampling of the solid and gas-phase semi-volatile fractions of propane-based CAST soot sample: chemical differentiation using mass spectrometry.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Étude micro-Raman de la formation et morphologie de cristaux de glace sur des particules de suies et substrats de référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd Raouf Ikhenazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Vojkovik</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Atelier thématique GdR 3622 SUIE « Réactivité Hétérogène et Processus de Nucléation dans les Milieux Atmosphériques, Astrochimiques et en Combustion »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819661v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions of standard and alternative aviation fuels: detection, characterization and optical properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commercial vs. custom-built LII systems used for non-volatile particulate matter monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Duca</w:t>
+                <w:t xml:space="preserve">C. Irimea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael K. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.K. Ortega</w:t>
+                <w:t xml:space="preserve">Monique Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR SUIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cristian Focsa (PhLAM); Xavier Mercier (PC2A), Dec 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Aerosol Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762678v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cosmic rays on hydrocarbon interstellar dust</w:t>
               </w:r>
@@ -4792,51 +4792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4919,103 +4919,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compounds (VOCs) and new particle formation from agricultural recycling of organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOS Science Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Versailles, France. , 2024</w:t>
@@ -5070,77 +5070,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROG V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
@@ -5169,103 +5169,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical differentiation of the solid and gas-phase fractions in combustion exhausts using a two-filter collection system and mass spectrometry techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linhdan Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duca Dimitriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vojkovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Aix-la-Chapelle, Germany</w:t>
@@ -5307,90 +5307,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate and Gas Phase Separation in Simultaneous Sampling of Combustion Byproducts: New Insights into Chemical Composition by Mass Spectrometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linhdan Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duca Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd Raouf Ikhenazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10TH INTERNATIONAL AEROSOL CONFERENCE (IAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, St. Louis, United States</w:t>
@@ -5419,103 +5419,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Spreading of Organic Waste Products: Source of Secondary Organic Aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xth International Aerosol Conference IAC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint Louis, Missouri, United States. , 2018</w:t>
@@ -5544,64 +5544,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a combined investigation of soot particles and precursors produced by a swirled biofuel flame by in-situ LII/LIF and on-line L2MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linhdan Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5740,51 +5740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5971,51 +5971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04804611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Benmammar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouberka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29215037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Oumeddour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Aldoori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Madhur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242x231219626" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Khadidja Benmammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara-Rao Mundlapati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barrera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Staelens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237753" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafouge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155948" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Slavicinska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Duca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Egorov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirthankar Mitra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faccinetto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227879v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rouill&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Krasnokutski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142078" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafiz Rahman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Boies" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120317" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dan Ngo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-951-2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Irimiea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Minutolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Commodo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Anna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-020-00357-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566447v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08715" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Irimiea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Noble" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00238J" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael-Kenneth Ortega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Popovicheva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ortega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena D. Kireeva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2017.04.0127" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neidh&#246;fer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500097" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020400v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020365v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lepot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega Colomer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atinderpal Singh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250490v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dumitru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ferrari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siveen Thlaijeh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16158" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Anna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Du Le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Thais Rodriguez Machine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530081v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847016v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396795v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819657v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Irimea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sicard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477149v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Noble" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762678v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Ngo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ortega" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435178v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine F&#233;raud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chabot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02914160v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dimitriu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02169950v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701949v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547185v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thommen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ran&#231;on" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Oumeddour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Aldoori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouberka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Madhur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242x231219626" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04804611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Benmammar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29215037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Khadidja Benmammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara-Rao Mundlapati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barrera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Staelens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237753" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Slavicinska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Duca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Egorov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirthankar Mitra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafouge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155948" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rouill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Krasnokutski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142078" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafiz Rahman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Boies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120317" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faccinetto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.064" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dan Ngo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-951-2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Irimiea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Minutolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Commodo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Anna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-020-00357-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566447v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08715" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Irimiea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Noble" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00238J" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael-Kenneth Ortega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Popovicheva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ortega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena D. Kireeva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2017.04.0127" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neidh&#246;fer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500097" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020400v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lepot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega Colomer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atinderpal Singh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547543v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250490v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dumitru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ferrari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siveen Thlaijeh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16158" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Anna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530081v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396795v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530076v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Du Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Thais Rodriguez Machine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Noble" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762678v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Ngo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ortega" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530084v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819657v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Irimea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sicard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435178v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine F&#233;raud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chabot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02914160v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dimitriu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02169950v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701949v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547185v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thommen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ran&#231;on" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>