--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics driving the precursor in NifEN scaffold during nitrogenase FeMo-cofactor assembly</w:t>
+                <w:t xml:space="preserve">A scaffold for quinone channeling between membrane and soluble bacterial oxidoreductases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Payá Tormo</w:t>
+                <w:t xml:space="preserve">M. Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu-Quynh Nguyen</w:t>
+                <w:t xml:space="preserve">M. Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Fyfe</w:t>
+                <w:t xml:space="preserve">A. Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Basbous</w:t>
+                <w:t xml:space="preserve">R. Arias-Cartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Dobrzyńska</w:t>
+                <w:t xml:space="preserve">P. Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.2196-2202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41589-025-02070-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41594-025-01607-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366614v1</w:t>
+                <w:t xml:space="preserve">hal-05229188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scaffold for quinone channeling between membrane and soluble bacterial oxidoreductases</w:t>
+                <w:t xml:space="preserve">Peptide recognition and mechanism of the radical S -Adenosyl- l -methionine multiple cyclophane synthase ChlB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Broc</w:t>
+                <w:t xml:space="preserve">Jérémie Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cherrier</w:t>
+                <w:t xml:space="preserve">Thi Quynh Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Uzel</w:t>
+                <w:t xml:space="preserve">Yohei Morishita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Arias-Cartin</w:t>
+                <w:t xml:space="preserve">Anthony Usclat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Arnoux</w:t>
+                <w:t xml:space="preserve">Lydie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp.2196-2202. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (20), pp.16850-16863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41594-025-01607-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c16004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229188v1</w:t>
+                <w:t xml:space="preserve">hal-05065181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide recognition and mechanism of the radical S -Adenosyl- l -methionine multiple cyclophane synthase ChlB</w:t>
+                <w:t xml:space="preserve">Dynamics driving the precursor in NifEN scaffold during nitrogenase FeMo-cofactor assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Ruel</w:t>
+                <w:t xml:space="preserve">Lucía Payá Tormo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Quynh Ngoc Nguyen</w:t>
+                <w:t xml:space="preserve">Tu-Quynh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohei Morishita</w:t>
+                <w:t xml:space="preserve">Cameron Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Usclat</w:t>
+                <w:t xml:space="preserve">Hind Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Martin</w:t>
+                <w:t xml:space="preserve">Katarzyna Dobrzyńska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (20), pp.16850-16863. </w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c16004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41589-025-02070-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065181v1</w:t>
+                <w:t xml:space="preserve">hal-05366614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical S -Adenosyl- l -Methionine Enzyme PylB: A C-Centered Radical to Convert l -Lysine into (3 R )-3-Methyl- d -Ornithine</w:t>
               </w:r>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vernède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphna Fenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Arragain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Catalytic Mechanism of Radical SAM Methylases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu-Quynh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1174,51 +1174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1516,51 +1516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of the [FeFe]-Hydrogenase maturase HydE bound to complex-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rohac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1637,51 +1637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to Screen for Radical SAM Enzyme Crystallization Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vernède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1865,490 +1865,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into the mechanism of the radical SAM carbide synthase NifB, a key nitrogenase cofactor maturating enzyme</w:t>
+                <w:t xml:space="preserve">High-resolution structure of a modular hyperthermostable endo-β-1,4-mannanase from Thermotoga petrophila: The ancillary immunoglobulin-like module is a thermostabilizing domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Sosa Fajardo</w:t>
+                <w:t xml:space="preserve">Viviam da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Legrand</w:t>
+                <w:t xml:space="preserve">Aline Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Payá-Tormo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Martin</w:t>
+                <w:t xml:space="preserve">Marcia Sperança</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Teresa Pellicer Martinez</w:t>
+                <w:t xml:space="preserve">Fabio Squina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Renato C Muniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c02243⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1868 (8), pp.140437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2020.140437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775951v1</w:t>
+                <w:t xml:space="preserve">hal-02556971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution structure of a modular hyperthermostable endo-β-1,4-mannanase from Thermotoga petrophila: The ancillary immunoglobulin-like module is a thermostabilizing domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A way to thioacetate esters compatible with non-oxidative prebiotic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Cabral</w:t>
+                <w:t xml:space="preserve">Naoual Leqraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcia Sperança</w:t>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Squina</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2020.140437⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.14488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-71524-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556971v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A way to thioacetate esters compatible with non-oxidative prebiotic conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure–function relationships of radical SAM enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-71524-7⟩</w:t>
+              <w:t xml:space="preserve">Nature Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.337-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41929-020-0448-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934448v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–function relationships of radical SAM enzymes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural insights into the mechanism of the radical SAM carbide synthase NifB, a key nitrogenase cofactor maturating enzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sosa Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Payá-Tormo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Pellicer Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.337-350. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41929-020-0448-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c02243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547495v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How [Fe]-hydrogenase metabolizes dihydrogen</w:t>
               </w:r>
@@ -2585,51 +2585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2866,51 +2866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Zeppieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 351 (6279), pp.1320-1323. </w:t>
@@ -2961,51 +2961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO and CN- syntheses by [FeFe]-hydrogenase maturase HydG are catalytically differentiated events.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Zeppieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3108,51 +3108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3197,498 +3197,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of HydG from Carboxydothermus hydrogenoformans: a trifunctional [FeFe]-hydrogenase maturase.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tryptophan Lyase (NosL): Mechanistic Insights from Substrate Analogues and Mutagenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhananjay M Bhandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadhg P Begley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (3), pp.397-402</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (31), pp.4767-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166126v1</w:t>
+                <w:t xml:space="preserve">hal-01191593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryptophan Lyase (NosL): Mechanistic Insights from Substrate Analogues and Mutagenesis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hui Xu</w:t>
+                <w:t xml:space="preserve">IscS from Archaeoglobus fulgidus has no desulfurase activity but may provide a cysteine ligand for [Fe2S2] cluster assembly.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tadhg P Begley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (31), pp.4767-9</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1853 (6), pp.1457-1463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191593v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IscS from Archaeoglobus fulgidus has no desulfurase activity but may provide a cysteine ligand for [Fe2S2] cluster assembly.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Pagnier</w:t>
+                <w:t xml:space="preserve">The crystal structure of the global anaerobic transcriptional regulator FNR explains its extremely fine-tuned monomer-dimer equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Volbeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Darnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (11), pp.e1501086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1501086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119798v1</w:t>
+                <w:t xml:space="preserve">hal-01240354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crystal structure of the global anaerobic transcriptional regulator FNR explains its extremely fine-tuned monomer-dimer equilibrium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure of HydG from Carboxydothermus hydrogenoformans: a trifunctional [FeFe]-hydrogenase maturase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Zeppieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.397-402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1501086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01240354v1</w:t>
+                <w:t xml:space="preserve">hal-01166126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of tryptophan lyase (NosL): evidence for radical formation at the amino group of tryptophan.</w:t>
               </w:r>
@@ -4076,51 +4076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rohac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4161,229 +4161,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further Characterization of the [FeFe]-Hydrogenase Maturase HydG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray crystallographic snapshots of reaction intermediates in the G117H mutant of human butyrylcholinesterase, a nerve agent target engineered into a catalytic bioscavenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Nachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Tron</w:t>
+                <w:t xml:space="preserve">Eugenie Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael V Cherrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lydie Martin</w:t>
+                <w:t xml:space="preserve">Marielle Wandhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Fauth</w:t>
+                <w:t xml:space="preserve">Lawrence M Schopfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011 (7 SI), pp.1121-1127. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 434 (1), pp.73-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201001101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20101648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140285v1</w:t>
+                <w:t xml:space="preserve">hal-00560692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactibodies generated by kinetic selection couple chemical reactivity with faborable protein dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Carletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Kurkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Nachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4392,856 +4380,868 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (38), pp.15954-15959. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1108460108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray crystallographic snapshots of reaction intermediates in the G117H mutant of human butyrylcholinesterase, a nerve agent target engineered into a catalytic bioscavenger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Nachon</w:t>
+                <w:t xml:space="preserve">Further Characterization of the [FeFe]-Hydrogenase Maturase HydG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenie Carletti</w:t>
+                <w:t xml:space="preserve">Mickael V Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Wandhammer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lawrence M Schopfer</w:t>
+                <w:t xml:space="preserve">Martin Fauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (7 SI), pp.1121-1127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201001101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20101648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00560692v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation of [FeFe]-hydrogenases: Structures and mechanisms</w:t>
+                <w:t xml:space="preserve">A glycyl free radical as the precursor in the synthesis of carbon monoxide and cyanide by the [FeFe]-hydrogenase maturase HydG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 584 (19), pp.4197-4202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2010.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.02.056⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145486v1</w:t>
+                <w:t xml:space="preserve">hal-01235598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glycyl free radical as the precursor in the synthesis of carbon monoxide and cyanide by the [FeFe]-hydrogenase maturase HydG</w:t>
+                <w:t xml:space="preserve">Maturation of [FeFe]-hydrogenases: Structures and mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 584 (19), pp.4197-4202. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (19), pp.10750-10760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2010.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235598v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the maturase HydG in [FeFe]-hydrogenase active site synthesis and assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure-activity analysis of aging and reactivation of human butyrylcholinesterase inhibited by analogues of tabun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Carletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pilet</w:t>
+                <w:t xml:space="preserve">Nadine Aurbek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Loiodice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 421 (1), pp.97-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20090091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371635v1</w:t>
+                <w:t xml:space="preserve">hal-00479152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-activity analysis of aging and reactivation of human butyrylcholinesterase inhibited by analogues of tabun</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Aurbek</w:t>
+                <w:t xml:space="preserve">Structure-function relationships of anaerobic gas-processing metalloenzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Loiodice</w:t>
+                <w:t xml:space="preserve">Christine Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Volbeda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 460 (7257), pp.814-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature08299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20090091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00479152v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00909652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-function relationships of anaerobic gas-processing metalloenzymes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of the maturase HydG in [FeFe]-hydrogenase active site synthesis and assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Nicolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Mathevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 583 (3), pp.506-511</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00909652v1</w:t>
+                <w:t xml:space="preserve">hal-00371635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray structure of the [Fe-Fe]-hydrogenase maturase hydE from thermotoga maritima.</w:t>
               </w:r>
@@ -5279,51 +5279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew C. Posewitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 283 (27), pp.18861-18872</w:t>
@@ -5365,51 +5365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the DNA repair spore photoproduct lyase enzyme from Clostridium acetobutylicum: A radical-SAM enzyme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Chandor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5986,51 +5986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumarate and Nitrate Reduction Regulator (FNR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Volbeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6084,226 +6084,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe–S Clusters: Biogenesis and Redox, Catalytic, and Regulatory Properties</w:t>
+                <w:t xml:space="preserve">Iron-sulfur clusters and molecular oxygen: function, adaptation, degradation, and repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouault Tracey. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspired Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wolfgang Weigand and Philippe Schollhammer, pp.21-48, 2014, 9783527333080. </w:t>
+              <w:t xml:space="preserve">Iron-Sulfur Clusters in Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9783527664160.ch2⟩</w:t>
+                <w:t xml:space="preserve">De GRUYTER</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-266, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110308426.239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326158v1</w:t>
+                <w:t xml:space="preserve">hal-01326167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-sulfur clusters and molecular oxygen: function, adaptation, degradation, and repair</w:t>
+                <w:t xml:space="preserve">Fe–S Clusters: Biogenesis and Redox, Catalytic, and Regulatory Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron-Sulfur Clusters in Chemistry and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinspired Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolfgang Weigand and Philippe Schollhammer, pp.21-48, 2014, 9783527333080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527664160.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De GRUYTER</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01326167v1</w:t>
+                <w:t xml:space="preserve">hal-01326158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6458,51 +6458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Pay&#225; Tormo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Quynh Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Basbous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dobrzy&#324;ska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-025-02070-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arias-Cartin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-025-01607-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065181v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ruel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Morishita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Usclat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c16004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryel Soualmia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chauvir&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mauger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tatham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c03747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03590147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Honarmand Ebrahimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ciofi-Baffoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Leon Hagedoorn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Le Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-021-00882-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03615151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cherrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vern&#232;de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arragain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12030441" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Made Kresna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils B&#246;hringer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Ruel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio de La Mora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c05565" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12111732" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03669800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saragaglia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29980-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03454299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomedchemau.1c00044" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02947402v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Montalb&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Ramesh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rahman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke van Heel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0np00027b" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03328547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rohac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Basu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhi Tao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c03367" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1605-5_17" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03161940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Jenner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rubio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC00289A" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02775951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sosa Fajardo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Pay&#225;-Tormo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Pellicer Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c02243" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02556971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviam da Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cabral" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Speran&#231;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Squina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Renato C Muniz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2020.140437" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Leqraa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vall&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71524-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547495v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-020-0448-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02166639v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-019-0296-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian Ji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Renoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b10501" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b09142" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01677120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mikulecky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andreeva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Weissenhorn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12941" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01297885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicoli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouesca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zeppieri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad8995" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pagnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Fontecilla-Camps" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna Benjdia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2490" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01166126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay M Bhandari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg P Begley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01119798v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240354v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volbeda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Darnault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501086" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01119795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nachon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Carletti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ronco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trovaslet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20130013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01666076v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Yamanaka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie N Marinoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaim S de Oliveira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32101g" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302388110" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140285v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael V Cherrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fauth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201001101" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7W6FF81X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637416v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Smirnov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Kurkova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1108460108" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560692v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Carletti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Wandhammer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence M Schopfer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101648" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145486v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.056" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WP2TMW3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.09.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH16Z3K8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathevon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479152v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aurbek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Loiodice" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20090091" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00909652v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08299" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-HKN3BPQZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon K. Ruback" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Posewitz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377642v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Sanakis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975695v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit d'Autreaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Jacquamet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M601278200" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Alansson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ollagnier de Choudens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Donnay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01644311v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2506" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2504" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01326158v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527664160.ch2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01326167v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110308426.239" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arias-Cartin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-025-01607-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ruel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Morishita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Usclat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c16004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Pay&#225; Tormo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Quynh Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Basbous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dobrzy&#324;ska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-025-02070-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryel Soualmia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chauvir&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mauger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tatham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c03747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03590147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Honarmand Ebrahimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ciofi-Baffoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Leon Hagedoorn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Le Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-021-00882-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03615151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cherrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vern&#232;de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arragain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12030441" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Made Kresna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils B&#246;hringer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Ruel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio de La Mora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c05565" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12111732" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03669800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saragaglia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29980-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03454299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomedchemau.1c00044" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02947402v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Montalb&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Ramesh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rahman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke van Heel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0np00027b" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03328547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rohac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Basu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhi Tao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c03367" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1605-5_17" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03161940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Jenner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rubio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC00289A" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02556971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviam da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cabral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Speran&#231;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Squina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Renato C Muniz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2020.140437" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Leqraa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vall&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71524-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-020-0448-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02775951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sosa Fajardo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Pay&#225;-Tormo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Pellicer Martinez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c02243" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02166639v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-019-0296-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian Ji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Renoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b10501" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b09142" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01677120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mikulecky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andreeva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Weissenhorn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12941" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01297885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicoli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouesca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zeppieri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad8995" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pagnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Fontecilla-Camps" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna Benjdia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2490" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191593v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay M Bhandari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg P Begley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01119798v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240354v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volbeda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Darnault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501086" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01166126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01119795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nachon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Carletti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ronco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trovaslet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20130013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01666076v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Yamanaka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie N Marinoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaim S de Oliveira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32101g" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302388110" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Carletti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Wandhammer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence M Schopfer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101648" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637416v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Smirnov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Kurkova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1108460108" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140285v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael V Cherrier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fauth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201001101" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7W6FF81X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235598v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.09.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH16Z3K8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145486v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.056" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WP2TMW3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479152v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aurbek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Loiodice" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20090091" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00909652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08299" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-HKN3BPQZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371635v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathevon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon K. Ruback" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Posewitz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377642v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Sanakis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975695v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit d'Autreaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Jacquamet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M601278200" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Alansson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ollagnier de Choudens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Donnay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01644311v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2506" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2504" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01326167v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110308426.239" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01326158v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527664160.ch2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>