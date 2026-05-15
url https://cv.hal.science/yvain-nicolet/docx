--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron–sulfur clusters as inhibitors and catalysts of viral replication</w:t>
+                <w:t xml:space="preserve">Oxygen-sensitive metalloprotein structure determination by cryo-electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kourosh Honarmand Ebrahimi</w:t>
+                <w:t xml:space="preserve">Mickaël Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Ciofi-Baffoni</w:t>
+                <w:t xml:space="preserve">Xavier Vernède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter-Leon Hagedoorn</w:t>
+                <w:t xml:space="preserve">Daphna Fenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvain Nicolet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nick Le Brun</w:t>
+                <w:t xml:space="preserve">Benoit Arragain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41557-021-00882-0⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom12030441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590147v1</w:t>
+                <w:t xml:space="preserve">hal-03615151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-sensitive metalloprotein structure determination by cryo-electron microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron–sulfur clusters as inhibitors and catalysts of viral replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kourosh Honarmand Ebrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Cherrier</w:t>
+                <w:t xml:space="preserve">Simone Ciofi-Baffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Vernède</w:t>
+                <w:t xml:space="preserve">Peter-Leon Hagedoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphna Fenel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Martin</w:t>
+                <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Arragain</w:t>
+                <w:t xml:space="preserve">Nick Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.441. </w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom12030441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41557-021-00882-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615151v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Radical SAM Oxygenase for the Ether Crosslinking in Darobactin Biosynthesis</w:t>
               </w:r>
@@ -1057,51 +1057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Catalytic Mechanism of Radical SAM Methylases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu-Quynh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (11), pp.1732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1187,51 +1187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.2284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1265,51 +1265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical SAM Enzymes and Metallocofactor Assembly: A Structural Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1650,64 +1650,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to Screen for Radical SAM Enzyme Crystallization Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vernède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2353, pp.333-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1754,90 +1754,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Unexpected P-Cluster like Intermediate En Route to the Nitrogenase FeMo-co</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2018,51 +2018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A way to thioacetate esters compatible with non-oxidative prebiotic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Leqraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2122,51 +2122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure–function relationships of radical SAM enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3, pp.337-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2334,51 +2334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How [Fe]-hydrogenase metabolizes dihydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (6), pp.481-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2406,295 +2406,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,2-diol dehydration by the radical SAM enzyme AprD4 – a matter of proton circulation and substrate flexibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radical S -Adenosyl- l -methionine Tryptophan Lyase (NosL): How the Protein Controls the Carboxyl Radical •CO 2 – Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Oriane Renoux</w:t>
+                <w:t xml:space="preserve">Maxime Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b10501⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 140 (48), pp.16661-16668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b09142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685058v1</w:t>
+                <w:t xml:space="preserve">hal-02008403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical S -Adenosyl- l -methionine Tryptophan Lyase (NosL): How the Protein Controls the Carboxyl Radical •CO 2 – Migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1,2-diol dehydration by the radical SAM enzyme AprD4 – a matter of proton circulation and substrate flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinjian Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Saragaglia</w:t>
+                <w:t xml:space="preserve">Oriane Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 140 (48), pp.16661-16668. </w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b09142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b10501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008403v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human viperin catalyzes the modification of GPP and FPP potentially affecting cholesterol synthesis</w:t>
               </w:r>
@@ -2732,51 +2732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Weissenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -2987,51 +2987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Zeppieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3229,51 +3229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhananjay M Bhandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3337,51 +3337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IscS from Archaeoglobus fulgidus has no desulfurase activity but may provide a cysteine ligand for [Fe2S2] cluster assembly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3458,51 +3458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Darnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3549,51 +3549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of HydG from Carboxydothermus hydrogenoformans: a trifunctional [FeFe]-hydrogenase maturase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3674,51 +3674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of tryptophan lyase (NosL): evidence for radical formation at the amino group of tryptophan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Zeppieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3834,51 +3834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trovaslet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 453 (3), pp.393-399. </w:t>
@@ -3942,51 +3942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuaki Yamanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Zeppieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie N Marinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4050,51 +4050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray snapshots of possible intermediates in the time course of synthesis and degradation of protein-bound Fe4S4 clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rohac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4206,51 +4206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenie Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Wandhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence M Schopfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4353,51 +4353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Kurkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Nachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (38), pp.15954-15959. </w:t>
@@ -4581,51 +4581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A glycyl free radical as the precursor in the synthesis of carbon monoxide and cyanide by the [FeFe]-hydrogenase maturase HydG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4710,51 +4710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation of [FeFe]-hydrogenases: Structures and mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4878,51 +4878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Loiodice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 421 (1), pp.97-106. </w:t>
@@ -4999,51 +4999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Volbeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5115,51 +5115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the maturase HydG in [FeFe]-hydrogenase active site synthesis and assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5227,51 +5227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray structure of the [Fe-Fe]-hydrogenase maturase hydE from thermotoga maritima.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon K. Ruback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5516,51 +5516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit d'Autreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Jacquamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5669,51 +5669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Alansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ollagnier de Choudens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 FrenchBIC Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5790,51 +5790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sant Feliu De Guixols, Spain</w:t>
@@ -5895,51 +5895,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical S-Adenosyl-l-Methionine Carbon Monoxide and Cyanide Synthase HydG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5999,51 +5999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumarate and Nitrate Reduction Regulator (FNR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Volbeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6090,51 +6090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-sulfur clusters and molecular oxygen: function, adaptation, degradation, and repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6198,51 +6198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe–S Clusters: Biogenesis and Redox, Catalytic, and Regulatory Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Fontecilla-Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6458,51 +6458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arias-Cartin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-025-01607-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ruel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Morishita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Usclat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c16004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Pay&#225; Tormo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Quynh Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Basbous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dobrzy&#324;ska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-025-02070-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryel Soualmia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chauvir&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mauger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tatham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c03747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03590147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Honarmand Ebrahimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ciofi-Baffoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Leon Hagedoorn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Le Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-021-00882-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03615151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cherrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vern&#232;de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arragain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12030441" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Made Kresna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils B&#246;hringer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Ruel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio de La Mora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c05565" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12111732" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03669800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saragaglia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29980-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03454299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomedchemau.1c00044" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02947402v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Montalb&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Ramesh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rahman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke van Heel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0np00027b" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03328547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rohac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Basu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhi Tao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c03367" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1605-5_17" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03161940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Jenner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rubio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC00289A" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02556971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviam da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cabral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Speran&#231;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Squina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Renato C Muniz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2020.140437" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Leqraa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vall&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71524-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-020-0448-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02775951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sosa Fajardo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Pay&#225;-Tormo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Pellicer Martinez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c02243" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02166639v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-019-0296-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian Ji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Renoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b10501" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b09142" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01677120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mikulecky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andreeva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Weissenhorn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12941" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01297885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicoli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouesca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zeppieri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad8995" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pagnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Fontecilla-Camps" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna Benjdia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2490" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191593v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay M Bhandari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg P Begley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01119798v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240354v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volbeda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Darnault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501086" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01166126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01119795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nachon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Carletti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ronco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trovaslet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20130013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01666076v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Yamanaka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie N Marinoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaim S de Oliveira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32101g" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302388110" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Carletti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Wandhammer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence M Schopfer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101648" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637416v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Smirnov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Kurkova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1108460108" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140285v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael V Cherrier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fauth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201001101" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7W6FF81X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235598v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.09.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH16Z3K8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145486v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.056" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WP2TMW3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479152v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aurbek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Loiodice" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20090091" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00909652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08299" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-HKN3BPQZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371635v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathevon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon K. Ruback" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Posewitz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377642v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Sanakis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975695v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit d'Autreaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Jacquamet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M601278200" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Alansson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ollagnier de Choudens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Donnay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01644311v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2506" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2504" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01326167v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110308426.239" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01326158v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527664160.ch2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arias-Cartin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-025-01607-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ruel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Morishita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Usclat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c16004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Pay&#225; Tormo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Quynh Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Basbous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dobrzy&#324;ska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-025-02070-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryel Soualmia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chauvir&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mauger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tatham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c03747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03615151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cherrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vern&#232;de" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arragain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12030441" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03590147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Honarmand Ebrahimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ciofi-Baffoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Leon Hagedoorn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Le Brun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-021-00882-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Made Kresna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils B&#246;hringer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Ruel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio de La Mora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c05565" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12111732" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03669800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saragaglia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29980-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03454299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomedchemau.1c00044" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02947402v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Montalb&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Ramesh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rahman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke van Heel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0np00027b" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03328547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rohac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Basu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhi Tao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c03367" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1605-5_17" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03161940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Jenner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rubio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC00289A" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02556971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviam da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cabral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Speran&#231;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Squina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Renato C Muniz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2020.140437" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Leqraa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vall&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71524-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-020-0448-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02775951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sosa Fajardo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Pay&#225;-Tormo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Pellicer Martinez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c02243" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02166639v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-019-0296-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b09142" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian Ji" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Renoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b10501" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01677120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mikulecky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andreeva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Weissenhorn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12941" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01297885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicoli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouesca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zeppieri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad8995" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pagnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Fontecilla-Camps" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna Benjdia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2490" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191593v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay M Bhandari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg P Begley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01119798v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240354v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volbeda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Darnault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501086" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01166126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01119795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nachon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Carletti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ronco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trovaslet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20130013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01666076v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Yamanaka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie N Marinoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaim S de Oliveira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32101g" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302388110" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Carletti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Wandhammer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence M Schopfer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101648" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637416v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Smirnov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Kurkova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1108460108" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140285v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael V Cherrier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fauth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201001101" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7W6FF81X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235598v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.09.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH16Z3K8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145486v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.056" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WP2TMW3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479152v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aurbek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Loiodice" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20090091" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00909652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08299" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-HKN3BPQZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371635v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathevon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon K. Ruback" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Posewitz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377642v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Sanakis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975695v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit d'Autreaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Jacquamet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M601278200" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Alansson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ollagnier de Choudens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Donnay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01644311v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2506" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2504" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01326167v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110308426.239" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01326158v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527664160.ch2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>