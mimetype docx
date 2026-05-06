--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -157,1508 +157,1501 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanny Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daphnée Lutz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, pp.55-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sens du travail et au travail : résultats d’une étude auprès de cadres de santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sens du travail et au travail : résultats d’une étude auprès des cadres de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yvan Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michelle Hentic-Giliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.20 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2025.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322269v1</w:t>
-[...944 lines deleted...]
-                <w:t xml:space="preserve">hal-05322246v1</w:t>
+                <w:t xml:space="preserve">hal-05403990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités et compétences du Cadre de santé responsable d'unité de soins au quotidien. Etude du référentiel de 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leray Yvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Hentic-Giliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEGO EA2652. 2025, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sens du/au travail du cadre de santé », Rapport d'étude IFPS-IFCS CHU de Brest -2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hentic-Giliberto Michelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamet François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UBO - Université de Brest. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sens du travail et au travail : résultats d’une étude auprès des cadres de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sens du travail et au travail : résultats d’une étude auprès de cadres de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Yvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Hentic-Giliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamet François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (158), pp.20-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignements et prospectives des pratiques des entreprises de services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Yvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (5), pp.67-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les promesses relatives à l’implémentation d’une solution RFID : le cas d’une centrale d’achat de la grande distribution française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Yvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (2), pp.53-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations Industrie-Commerce en France : les conséquences évaluées de l’application de la Loi Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Yvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (2), pp.51-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des âges. La formation, un outil non négligeable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Yvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Personnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles pratiques du savoir - Nouvelles logiques du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Yvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Divanac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Personnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2 (437)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structurer l’humain dans les dot.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Yvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Divanac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expansion Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 100, pp.68-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle GRH pratiquer en Dot.com ? Exploration des caractères humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Yvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Divanac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Personnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 417</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structurer l’humain dans les dot.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Yvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Divanac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expansion Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 100, pp.68-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des emplois-compétences et gestion de la structure organisationnelle : l'expérience d'un établissement bancaire de taille moyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Joyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 6 (6/99), pp.137-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche renouvelée des structures organisationnelles des ME-MI françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Yvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12 (4), pp.33-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à la connaissance des structures organisationnelles des ME-MI, Partie 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Yvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion, Direction et Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 175-176, pp.71-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05403990v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à la connaissance des structures organisationnelles des ME-MI, Partie 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Yvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion, Direction et Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 168, pp.39-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1689,51 +1682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rôles du cadre de santé. Représentation des cadres en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leray Yvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Hentic-Giliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1796,77 +1789,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La management opérationnel des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica, pp.328, 2016, 978-2-7178-6907-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2236,51 +2229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leray Yvan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamet Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Olive" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Lutz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hentic-Giliberto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mevel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322279v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322276v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Divanac'H" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Leray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joyeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401267v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jamet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hentic-Giliberto Michelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2025.02.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443711v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baranger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-883-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leray Yvan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamet Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Olive" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Lutz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Leray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hentic-Giliberto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jamet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2025.02.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hentic-Giliberto Michelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322269v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mevel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322279v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Divanac'H" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322260v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309418v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joyeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443711v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baranger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-883-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>