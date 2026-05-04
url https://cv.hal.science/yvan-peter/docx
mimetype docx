--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -2019,204 +2019,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de la programmation Python - Une première analyse exploratoire de l’usage des tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination de profils relatifs à la mobilisation de schème lors de la résolution de puzzles de programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirabelle Marvie-Nebut</w:t>
+                <w:t xml:space="preserve">Maxime Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier « Apprendre la Pensée Informatique de la Maternelle à l'Université », dans le cadre de la conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144206v1</w:t>
+                <w:t xml:space="preserve">hal-04354452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de profils relatifs à la mobilisation de schème lors de la résolution de puzzles de programmation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage de la programmation Python - Une première analyse exploratoire de l’usage des tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bouton</w:t>
+                <w:t xml:space="preserve">Mirabelle Marvie-Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Atelier « Apprendre la Pensée Informatique de la Maternelle à l'Université », dans le cadre de la conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354452v1</w:t>
+                <w:t xml:space="preserve">hal-04144206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Thinking: Focus on Pattern Identification</w:t>
               </w:r>
@@ -2313,917 +2313,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de séances ludopédagogiques à destination de formateurs pour initier des élèves de cycle 1 à la pensée informatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+                <w:t xml:space="preserve">Revealable Volume Displays: 3D Exploration of Mixed-Reality Public Exhibitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Ben Guefrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Berthaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Plénacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marielle Léonard</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grisoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international éTIC 4 : « École et TIC » Quelle scolarisation des TIC à l'école ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lisbonne (Virtual ), Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR50410.2021.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495837v1</w:t>
+                <w:t xml:space="preserve">hal-03186282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealable Volume Displays: 3D Exploration of Mixed-Reality Public Exhibitions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Plénacoste</w:t>
+                <w:t xml:space="preserve">Évaluation de séances ludopédagogiques à destination de formateurs pour initier des élèves de cycle 1 à la pensée informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grisoni</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Secq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international éTIC 4 : « École et TIC » Quelle scolarisation des TIC à l'école ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie (Unicaen); CIRNEF, Nov 2021, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VR50410.2021.00023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03186282v1</w:t>
+                <w:t xml:space="preserve">hal-03495837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'informatique, objets d'enseignements -enjeux epistémologiques, didactiques et de formation. Editorial des actes du colloque</w:t>
+                <w:t xml:space="preserve">Personalized Feedbacks based on Learning Analytics to Enhance the Learning of Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Caron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marquet</w:t>
+                <w:t xml:space="preserve">Zahi Hodeib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Didapro-Didastic 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">IADIS 14th International Conference on e-Learning 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462392v1</w:t>
+                <w:t xml:space="preserve">hal-03088375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance et synthèse de motifs redondants avec des élèves de 6-7 ans MOTIFS.MOTIFS.MOTIFS. ⟺ 3 x MOTIFS. 3 x MOTIFS.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Léonard</w:t>
+                <w:t xml:space="preserve">L'informatique, objets d'enseignements -enjeux epistémologiques, didactiques et de formation. Editorial des actes du colloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DIDAPRO 8 -DIDASTIC - L’informatique, objets d’enseignements enjeux épistémologiques, didactiques et de formation</w:t>
+              <w:t xml:space="preserve">Colloque Didapro-Didastic 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971775v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Feedbacks based on Learning Analytics to Enhance the Learning of Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahi Hodeib</w:t>
+                <w:t xml:space="preserve">Reconnaissance et synthèse de motifs redondants avec des élèves de 6-7 ans MOTIFS.MOTIFS.MOTIFS. ⟺ 3 x MOTIFS. 3 x MOTIFS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS 14th International Conference on e-Learning 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">Colloque DIDAPRO 8 -DIDASTIC - L’informatique, objets d’enseignements enjeux épistémologiques, didactiques et de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088375v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and Loops: Early Computational Thinking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance de Motifs et Répétitions : Introduction à la Pensée Informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Léonard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology-Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scheffel, Maren; Broisin ,Julien; Pammer-Schindler, Viktoria; Ioannou, Andri; Schneider, Jan, Sep 2019, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383097v1</w:t>
+                <w:t xml:space="preserve">hal-02151035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de Motifs et Répétitions : Introduction à la Pensée Informatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns and Loops: Early Computational Thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference on Technology-Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scheffel, Maren; Broisin ,Julien; Pammer-Schindler, Viktoria; Ioannou, Andri; Schneider, Jan, Sep 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151035v1</w:t>
+                <w:t xml:space="preserve">hal-02383097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch'ti code: médiation en informatique avec des étudiants de DUT et des élèves de CM1-CM2 (descriptif d’atelier)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Algorithms to Support Novice Programmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleiman Souleiman Ali Houssein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">10th International Conference on Education Technology and Computers (ICETC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753409v1</w:t>
+                <w:t xml:space="preserve">hal-02046992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Algorithms to Support Novice Programmer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ch'ti code: médiation en informatique avec des étudiants de DUT et des élèves de CM1-CM2 (descriptif d’atelier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Education Technology and Computers (ICETC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046992v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the Art on the Recommendation Techniques of Mobile Learning Activities</w:t>
               </w:r>
@@ -4214,593 +4214,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing Information in an Augmented Campus</w:t>
+                <w:t xml:space="preserve">Ontologies for the Integration of KM and e-Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. K. Wives</w:t>
+                <w:t xml:space="preserve">L. Rios Coe Girao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Defude</w:t>
+                <w:t xml:space="preserve">V. L. Pimentel de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. M. de Oliveira</w:t>
+                <w:t xml:space="preserve">R. Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. V. de Lima</w:t>
+                <w:t xml:space="preserve">A. M. B. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Learning Technologies, 2008. ICALT '08. Eighth IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second Brazilian Workshop on Semantic Web and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, undef, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731404v1</w:t>
+                <w:t xml:space="preserve">hal-00731405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Mobile Collaborative Learning through Multichannel Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Providing Information in an Augmented Campus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. K. Wives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Defude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. M. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. V. de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Interactive Mobile and Computer Aided Learning (IMCL 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Learning Technologies, 2008. ICALT '08. Eighth IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, undef, France. pp.712--716, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2008.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278449v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies for the Integration of KM and e-Learning</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enabling Mobile Collaborative Learning through Multichannel Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vantroys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Brazilian Workshop on Semantic Web and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, undef, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Interactive Mobile and Computer Aided Learning (IMCL 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Amman, Jordan. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731405v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer un dispositif pédagogique par l'intégration de nouveaux canaux de communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accès multimodal à un blog pour le suivi des stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vantroys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Leclet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leprêtre Eric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lausanne, Swaziland. pp.347-358</w:t>
+              <w:t xml:space="preserve">Atelier Apprentissage Mobile - Couplé à EIAH 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lausanne, Suisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190044v1</w:t>
+                <w:t xml:space="preserve">hal-00731391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès multimodal à un blog pour le suivi des stages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorer un dispositif pédagogique par l'intégration de nouveaux canaux de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vantroys</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Quénu-Joiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leprêtre Eric</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bénédicte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Apprentissage Mobile - Couplé à EIAH 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lausanne, Suisse, France</w:t>
+              <w:t xml:space="preserve">EIAH 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lausanne, Swaziland. pp.347-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731391v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COW, a Flexible Platform for the Enactment of Learning Scenarios</w:t>
               </w:r>
@@ -5262,316 +5262,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8e Atelier &amp;quot;Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)&amp;quot; @ EIAH 2025</w:t>
+                <w:t xml:space="preserve">Actes de la 12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Broisin</w:t>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Declercq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)" @ EIAH 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Villeneuve d’Ascq (Lille), France. 2025</w:t>
+              <w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille (France), France. 2025, 978-2-901384-10-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084778v2</w:t>
+                <w:t xml:space="preserve">hal-05155482v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes de la 12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">8e Atelier &amp;quot;Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)&amp;quot; @ EIAH 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarida Romero</w:t>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille (France), France. 2025, 978-2-901384-10-6</w:t>
+              <w:t xml:space="preserve">8e Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)" @ EIAH 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Villeneuve d’Ascq (Lille), France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155482v2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084778v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier APIMU 2023 @ EIAH : Apprendre la Pensée Informatique de la Maternelle à l'Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5613,90 +5613,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier APIMU 2021 @ EIAH : Apprendre la Pensée Informatique de la Maternelle à l'Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5738,77 +5738,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’informatique, objets d’enseignements enjeux épistémologiques, didactiques et de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5942,51 +5942,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="652DCA2D"/>
+    <w:nsid w:val="AF56C983"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6173,51 +6173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvan-peter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1145-357X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139566929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731372v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vantroys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle L&#233;onard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Dennouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Slama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lancieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijmecs.2015.04.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddouci Sarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Boudouri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Nuninger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hoogstoel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Hardy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hoogstoel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.13157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Marshall-Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Marvie-Nebut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Guefrech" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR50410.2021.00023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02971775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088375v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Hodeib" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383097v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151035v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman Souleiman Ali Houssein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252879v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831053v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy D. Villasclaras-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barbry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lerouge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.106" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731420v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731401v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kaddouci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Wives" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. M. de Oliveira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. de Lima" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.15" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731405v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rios Coe Girao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Pimentel de Sousa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rios" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. B. Oliveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Talon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepr&#234;tre Eric" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190231v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#233;nacoste Patricia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Yvan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670464" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01743319v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084778v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155482v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241714v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvan-peter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1145-357X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139566929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731372v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vantroys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle L&#233;onard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Dennouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Slama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lancieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijmecs.2015.04.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddouci Sarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Boudouri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Nuninger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hoogstoel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Hardy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hoogstoel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.13157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Marshall-Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Marvie-Nebut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186282v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Guefrech" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR50410.2021.00023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Hodeib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02971775v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman Souleiman Ali Houssein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252879v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831053v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy D. Villasclaras-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barbry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lerouge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.106" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731420v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731401v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kaddouci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731405v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rios Coe Girao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Pimentel de Sousa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rios" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. B. Oliveira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731404v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Wives" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. M. de Oliveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. de Lima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.15" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278449v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepr&#234;tre Eric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Talon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190231v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#233;nacoste Patricia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Yvan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670464" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01743319v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155482v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084778v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241714v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>