--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -2019,204 +2019,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de profils relatifs à la mobilisation de schème lors de la résolution de puzzles de programmation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage de la programmation Python - Une première analyse exploratoire de l’usage des tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bouton</w:t>
+                <w:t xml:space="preserve">Mirabelle Marvie-Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Atelier « Apprendre la Pensée Informatique de la Maternelle à l'Université », dans le cadre de la conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354452v1</w:t>
+                <w:t xml:space="preserve">hal-04144206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de la programmation Python - Une première analyse exploratoire de l’usage des tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination de profils relatifs à la mobilisation de schème lors de la résolution de puzzles de programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirabelle Marvie-Nebut</w:t>
+                <w:t xml:space="preserve">Maxime Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier « Apprendre la Pensée Informatique de la Maternelle à l'Université », dans le cadre de la conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144206v1</w:t>
+                <w:t xml:space="preserve">hal-04354452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Thinking: Focus on Pattern Identification</w:t>
               </w:r>
@@ -2313,753 +2313,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealable Volume Displays: 3D Exploration of Mixed-Reality Public Exhibitions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Plénacoste</w:t>
+                <w:t xml:space="preserve">Évaluation de séances ludopédagogiques à destination de formateurs pour initier des élèves de cycle 1 à la pensée informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grisoni</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Secq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international éTIC 4 : « École et TIC » Quelle scolarisation des TIC à l'école ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie (Unicaen); CIRNEF, Nov 2021, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186282v1</w:t>
+                <w:t xml:space="preserve">hal-03495837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de séances ludopédagogiques à destination de formateurs pour initier des élèves de cycle 1 à la pensée informatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+                <w:t xml:space="preserve">Revealable Volume Displays: 3D Exploration of Mixed-Reality Public Exhibitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Ben Guefrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Berthaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Plénacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marielle Léonard</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grisoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international éTIC 4 : « École et TIC » Quelle scolarisation des TIC à l'école ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lisbonne (Virtual ), Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR50410.2021.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495837v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Feedbacks based on Learning Analytics to Enhance the Learning of Programming</w:t>
+                <w:t xml:space="preserve">L'informatique, objets d'enseignements -enjeux epistémologiques, didactiques et de formation. Editorial des actes du colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahi Hodeib</w:t>
+                <w:t xml:space="preserve">Pierre-André Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS 14th International Conference on e-Learning 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">Colloque Didapro-Didastic 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088375v1</w:t>
+                <w:t xml:space="preserve">hal-02462392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'informatique, objets d'enseignements -enjeux epistémologiques, didactiques et de formation. Editorial des actes du colloque</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marquet</w:t>
+                <w:t xml:space="preserve">Reconnaissance et synthèse de motifs redondants avec des élèves de 6-7 ans MOTIFS.MOTIFS.MOTIFS. ⟺ 3 x MOTIFS. 3 x MOTIFS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Didapro-Didastic 8</w:t>
+              <w:t xml:space="preserve">Colloque DIDAPRO 8 -DIDASTIC - L’informatique, objets d’enseignements enjeux épistémologiques, didactiques et de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462392v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance et synthèse de motifs redondants avec des élèves de 6-7 ans MOTIFS.MOTIFS.MOTIFS. ⟺ 3 x MOTIFS. 3 x MOTIFS.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Léonard</w:t>
+                <w:t xml:space="preserve">Personalized Feedbacks based on Learning Analytics to Enhance the Learning of Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahi Hodeib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DIDAPRO 8 -DIDASTIC - L’informatique, objets d’enseignements enjeux épistémologiques, didactiques et de formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">IADIS 14th International Conference on e-Learning 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971775v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de Motifs et Répétitions : Introduction à la Pensée Informatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns and Loops: Early Computational Thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference on Technology-Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scheffel, Maren; Broisin ,Julien; Pammer-Schindler, Viktoria; Ioannou, Andri; Schneider, Jan, Sep 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151035v1</w:t>
+                <w:t xml:space="preserve">hal-02383097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and Loops: Early Computational Thinking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance de Motifs et Répétitions : Introduction à la Pensée Informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Léonard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology-Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scheffel, Maren; Broisin ,Julien; Pammer-Schindler, Viktoria; Ioannou, Andri; Schneider, Jan, Sep 2019, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383097v1</w:t>
+                <w:t xml:space="preserve">hal-02151035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Algorithms to Support Novice Programmer</w:t>
               </w:r>
@@ -4214,593 +4214,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies for the Integration of KM and e-Learning</w:t>
+                <w:t xml:space="preserve">Providing Information in an Augmented Campus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rios Coe Girao</w:t>
+                <w:t xml:space="preserve">L. K. Wives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. L. Pimentel de Sousa</w:t>
+                <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rios</w:t>
+                <w:t xml:space="preserve">J. P. M. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. B. Oliveira</w:t>
+                <w:t xml:space="preserve">J. V. de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Brazilian Workshop on Semantic Web and Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Learning Technologies, 2008. ICALT '08. Eighth IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, undef, France. pp.712--716, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2008.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731405v1</w:t>
+                <w:t xml:space="preserve">hal-00731404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing Information in an Augmented Campus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enabling Mobile Collaborative Learning through Multichannel Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vantroys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Learning Technologies, 2008. ICALT '08. Eighth IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Interactive Mobile and Computer Aided Learning (IMCL 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Amman, Jordan. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731404v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Mobile Collaborative Learning through Multichannel Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontologies for the Integration of KM and e-Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rios Coe Girao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L. Pimentel de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. B. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Interactive Mobile and Computer Aided Learning (IMCL 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Amman, Jordan. 4 p</w:t>
+              <w:t xml:space="preserve">Second Brazilian Workshop on Semantic Web and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, undef, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278449v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès multimodal à un blog pour le suivi des stages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorer un dispositif pédagogique par l'intégration de nouveaux canaux de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Quénu-Joiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Apprentissage Mobile - Couplé à EIAH 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lausanne, Suisse, France</w:t>
+              <w:t xml:space="preserve">EIAH 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lausanne, Swaziland. pp.347-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731391v1</w:t>
+                <w:t xml:space="preserve">hal-00190044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer un dispositif pédagogique par l'intégration de nouveaux canaux de communication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accès multimodal à un blog pour le suivi des stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Quénu-Joiron</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vantroys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Talon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leprêtre Eric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lausanne, Swaziland. pp.347-358</w:t>
+              <w:t xml:space="preserve">Atelier Apprentissage Mobile - Couplé à EIAH 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lausanne, Suisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00190044v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COW, a Flexible Platform for the Enactment of Learning Scenarios</w:t>
               </w:r>
@@ -5262,316 +5262,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes de la 12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+                <w:t xml:space="preserve">8e Atelier &amp;quot;Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)&amp;quot; @ EIAH 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarida Romero</w:t>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille (France), France. 2025, 978-2-901384-10-6</w:t>
+              <w:t xml:space="preserve">8e Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)" @ EIAH 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Villeneuve d’Ascq (Lille), France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155482v2</w:t>
+                <w:t xml:space="preserve">hal-05084778v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8e Atelier &amp;quot;Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)&amp;quot; @ EIAH 2025</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actes de la 12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)" @ EIAH 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Villeneuve d’Ascq (Lille), France. 2025</w:t>
+              <w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille (France), France. 2025, 978-2-901384-10-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084778v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155482v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier APIMU 2023 @ EIAH : Apprendre la Pensée Informatique de la Maternelle à l'Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5613,90 +5613,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier APIMU 2021 @ EIAH : Apprendre la Pensée Informatique de la Maternelle à l'Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5738,77 +5738,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’informatique, objets d’enseignements enjeux épistémologiques, didactiques et de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5942,51 +5942,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF56C983"/>
+    <w:nsid w:val="AC1B219C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6173,51 +6173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvan-peter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1145-357X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139566929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731372v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vantroys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle L&#233;onard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Dennouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Slama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lancieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijmecs.2015.04.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddouci Sarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Boudouri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Nuninger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hoogstoel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Hardy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hoogstoel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.13157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Marshall-Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Marvie-Nebut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186282v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Guefrech" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR50410.2021.00023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Hodeib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02971775v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman Souleiman Ali Houssein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252879v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831053v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy D. Villasclaras-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barbry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lerouge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.106" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731420v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731401v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kaddouci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731405v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rios Coe Girao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Pimentel de Sousa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rios" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. B. Oliveira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731404v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Wives" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. M. de Oliveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. de Lima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.15" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278449v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepr&#234;tre Eric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Talon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190231v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#233;nacoste Patricia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Yvan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670464" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01743319v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155482v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084778v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241714v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvan-peter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1145-357X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139566929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731372v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vantroys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle L&#233;onard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Dennouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Slama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lancieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijmecs.2015.04.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddouci Sarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Boudouri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Nuninger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hoogstoel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Hardy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hoogstoel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.13157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Marshall-Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Marvie-Nebut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Guefrech" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR50410.2021.00023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02971775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088375v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Hodeib" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383097v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151035v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman Souleiman Ali Houssein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252879v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831053v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy D. Villasclaras-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barbry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lerouge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.106" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731420v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731401v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kaddouci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Wives" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. M. de Oliveira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. de Lima" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.15" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731405v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rios Coe Girao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Pimentel de Sousa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rios" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. B. Oliveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Talon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepr&#234;tre Eric" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190231v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#233;nacoste Patricia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Yvan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670464" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01743319v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084778v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155482v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241714v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>