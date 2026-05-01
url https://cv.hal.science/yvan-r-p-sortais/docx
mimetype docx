--- v0 (2026-04-07)
+++ v1 (2026-05-01)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yvan R. P. Sortais </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Liste des publications de Yvan Sortais</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yvan-r-p-sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9852-9783</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083496289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198765660</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000035765696X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused Filament Fabrication of silicon carbide parts: A strategy for producing high-strength components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lorrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tonnellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (7), pp.117229. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seat belt detection using polarimetric imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Rjiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Garcia-Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvigor Ossikovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koumara Rungasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.573295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocating a statistical definition for the BRDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Labardens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2149 (1), pp.012013. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2149/1/012013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620283v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of one-dimensional chains and dense cold atomic clouds with a high numerical aperture four-lens system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Glicenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), pp.043301. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.103.043301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optiques freeforms : défis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Geyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106, pp.17-21. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202110617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Resonant Light Scattering by a Subwavelength Ensemble of Identical Atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. j. Schilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Greffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (7), pp.073403. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.073403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atom-surface van der Waals interaction by transmission spectroscopy in a wedged nano-cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Šibalić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sargsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.022503. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.022503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Transmission of an Atomic Vapor in the Mesoscopic Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Greffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sargsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (11), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.113401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of super-polished wedged borosilicate nano-cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Beurthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (8), pp.1940. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.001940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Scattering of Near-Resonant Light by a Dense, Microscopic Cloud of Cold Two-Level Atoms: Experiment versus Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cheinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97, pp.053816. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.97.053816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Lamb Shift of a Nanoscale Atomic Vapor Layer within a Sapphire Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sargsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sarkisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (24), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.243401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of an ensemble of interacting resonant scatterers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J Schilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Greffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (1), pp.13825-1 - 13825-9. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.013825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Resonance Shifts in the Fluorescence of Thermal and Cold Atomic Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruostekoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (18), pp.183601. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.183601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Scattering of Near-Resonant Light by a Dense Microscopic Cold Atomic Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N J Schilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d. D Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (23), pp.233601. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.233601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of light through small clouds of cold interacting atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Greffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (5), pp.053828 </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.053828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective resonance fluorescence in small and dense atom clouds: Comparison between theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruostekoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (2), pp.23842. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.023842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polaritonic modes in a dense cloud of cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J Schilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Hugonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (6), pp.063835. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.93.063835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Suppression of Light Scattering Induced by Dipole-Dipole Interactions in a Cold-Atom Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.133602 </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.133602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of the Wigner time delay for the scattering of light by a single atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.1963-1965. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.001963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporative cooling of a small number of atoms in a single-beam microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.23428 / arXiv:1305.3802. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.88.023428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-assisted collisions between a few cold atoms in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.62708 / arXiv:1107.5781. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.062708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Poissonian atom-number fluctuations using light-assisted collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.035406. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.035403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-Space Lossless State Detection of a Single Trapped Atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (13), pp.133003 / arXiv:1012.4387. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.133003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atom number distribution in an optical tweezer using single-photon counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.23623 / arXiv:0805.3510. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.023623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging a single atom in a time-of-flight experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Matheson Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.53028. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/12/5/053028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution and cooling of a single atom in an optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Matheson Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.033425 / arXiv: 0805.3510. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.78.033425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction-limited optics for single-atom manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.013406. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.013406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional transport and transfer of a single atomic qubit in optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.696. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Single-Photon Emission from a Single Trapped Two-Level Atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew P.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Dingjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 309, pp.454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atom Clocks, Precision Oscillators and Fundamental Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cacciapuoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 648, pp.189-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Search for Variations of Fundamental Constants using Atomic Fountain Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pereira dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.150801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the cold collision shift in high precision atomic interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pereira Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.233004. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.233004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du port de la ceinture de sécurité par imagerie polarimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rjiba Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Garcia Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koumara Rungasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ISIS &amp; GDR ONDES – Journées Imagerie Optique Non Conventionnelle – 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of polishing processes on sintered silicon carbide components produced by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tonnellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lorrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSO 2024 - International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Antibes Juan-les-Pins, France. pp.136992D, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3075146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication additive de miroirs en Carbure de Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tonnelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Métallurgie et de Matériaux - Commission Poudres et Matériaux Frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Le Creusot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de conception d’un imageur Z grand champ et haute résolution angulaire pour le spectre visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon carbide additive manufacturing for space mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tonnelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Ceramists Additive Manufacturing Forum (yCAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leoben, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d’un imageur grand champ et haute résolution angulaire pour la détection de menaces à longue portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Riguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Photonic Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Saint - Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle in BRDF measurements: solid angle considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Labardens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Frontiers in Optics + Laser Science Science conference (FiO+LS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Washington, United States. pp.JTh5A.76, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2021.JTh5A.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent light scattering by interacting two-level atoms: experiment & theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de Physique COMPLEX 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering by interacting two-level atoms (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick-off meeting SIRTEQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering by interacting two-level atoms (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Simulation (ICQSIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-resonance light scattering by a cold ensemble of interacting atoms - Measurement of the coherent optical response (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Winter Colloquium on the Physics of Quantum Electronics (PQE-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Utah, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Coherent Optical Response of a Dense and Cold Atomic Cloud (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physique Atomique, Moléculaire, Optique (PAMO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Coherent Optical Response of a Dense and Cold Atomic Cloud (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Atomes froids – IFRAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-resonance light scattering by a cold ensemble of interacting atoms - Measurement of the coherent optical response (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Conference of the European Group on Atomic Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Riga Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective suppression of light scattering in a cold atomic ensemble (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EGAS 46th conference of the European Group of Atomic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near resonance light scattering by an ensemble of interacting atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the COSCALI network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of suppression of light scattering induced by dipole-dipole interactions in a cold atomic ensemble (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop The Few and the Many in Ultracold Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light induced dipole-dipole interactions (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop C'Nano "Long Range Interactions in Quantum Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of light with a mesoscopic ensemble of atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Workshop "Atomes froids et ingénierie quantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of long range dipole-dipole interaction between cold atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ravets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “frontier between atomic and solid-state physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant light scattering in dense and cold atomic nano-clouds (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDOM scientific meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-resonance light scattering by an ensemble of interacting atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informal Workshop on Atomic Ensembles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-resonant light scattering by small clouds containing a few cold atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Laser Spectroscopy (ICOLS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Berkeley (USA)
-, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporative cooling of a few hundred atoms in a single-beam microscopic optical dipole trap (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Laser Spectroscopy (ICOLS 2013) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-resonant light scattering by small clouds containing a few cold atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAMP11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aahrus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering by small clouds containing a few cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Doctorants en Atomes Froids (JDAF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">experimental investigation of long range dipole dipole interaction between cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum walks, quantum simulators and quantum networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">experimental investigation of long range dipole dipole interaction between cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European science foundation research conference on "cold and ultra cold molecules"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of light with a mesoscopic ensemble of atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Atomic physics XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atom clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southwest Quantum Information and Technologiy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-poissonian atom number distribution in a dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMOP2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of few interacting atoms using optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPS - SFP Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near resonant scattering by a dense and small sample of cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop COSCALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atom clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque du GDR Information Quantique Fondements et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atomic clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Quantum Science &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atom clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR - IQFA. Institut Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atom clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-doc school les Houches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atom clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Atomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of microclouds in an optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Quantum Computing with Light and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cargèse, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation in a microscopic optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scalable Quantum Computing with Light and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Cortina d'Ampezzo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution and cooling of neutral atoms in an optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOLS2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kussharo lake, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution and cooling of a single atom in an optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IFRAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution and cooling of neutral atoms in an optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2008, Storrs Connecticut (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Storrs Connecticut, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single neutral atomic qubit manipulations in microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF-FWF Conference in Partnership with LFUI QUANTUM OPTICS: FROM PHOTONS AND ATOMS TO MOLECULES AND SOLID STATE SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cooling a single neutral atom in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCALA 3rd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on the manipulation of single atoms in optical tweezers for quantum computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference On Laser Spectroscopy (ICOLS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Telluride, Colorado, United States. pp 259-270, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812813206_0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled photon emission and Raman transition experiments with a single trapped atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew P. A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Dingjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Conference On Laser Spectroscopy (ICOLS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Aviemore, Scotland, United Kingdom. pp 413-420, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812701473_0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloss mapping for the evaluation of surface conditions of paintings -case study on the paintings of Pierre Soulages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Helou-de la Grandière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, PARIS, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes et méthodes de détection du port de la ceinture de sécurité par un passager d’un véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Rjiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Letendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koumara Rungasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2405228. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une fontaine double à atomes froids de 87Rb et 133Cs ; Etude des effets dépendant du nombre d'atomes dans une fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00001065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yvan R. P. Sortais </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Liste des publications de Yvan Sortais</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yvan-r-p-sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9852-9783</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083496289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198765660</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000035765696X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused Filament Fabrication of silicon carbide parts: A strategy for producing high-strength components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lorrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tonnellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (7), pp.117229. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seat belt detection using polarimetric imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Rjiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Garcia-Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvigor Ossikovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koumara Rungasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.573295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocating a statistical definition for the BRDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Labardens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2149 (1), pp.012013. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2149/1/012013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620283v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of one-dimensional chains and dense cold atomic clouds with a high numerical aperture four-lens system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Glicenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), pp.043301. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.103.043301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optiques freeforms : défis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Geyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106, pp.17-21. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202110617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Resonant Light Scattering by a Subwavelength Ensemble of Identical Atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Schilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Greffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (7), pp.073403. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.073403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atom-surface van der Waals interaction by transmission spectroscopy in a wedged nano-cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Šibalić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sargsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.022503. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.022503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Transmission of an Atomic Vapor in the Mesoscopic Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Greffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sargsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (11), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.113401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of super-polished wedged borosilicate nano-cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Beurthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (8), pp.1940. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.001940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Scattering of Near-Resonant Light by a Dense, Microscopic Cloud of Cold Two-Level Atoms: Experiment versus Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cheinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97, pp.053816. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.97.053816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Lamb Shift of a Nanoscale Atomic Vapor Layer within a Sapphire Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sargsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sarkisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (24), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.243401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of an ensemble of interacting resonant scatterers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J Schilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Greffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (1), pp.13825-1 - 13825-9. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.013825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Resonance Shifts in the Fluorescence of Thermal and Cold Atomic Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruostekoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (18), pp.183601. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.183601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Scattering of Near-Resonant Light by a Dense Microscopic Cold Atomic Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N J Schilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d. D Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (23), pp.233601. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.233601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of light through small clouds of cold interacting atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Greffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (5), pp.053828 </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.053828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective resonance fluorescence in small and dense atom clouds: Comparison between theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruostekoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (2), pp.23842. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.023842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polaritonic modes in a dense cloud of cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J Schilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Hugonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (6), pp.063835. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.93.063835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Suppression of Light Scattering Induced by Dipole-Dipole Interactions in a Cold-Atom Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.133602 </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.133602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of the Wigner time delay for the scattering of light by a single atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.1963-1965. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.001963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporative cooling of a small number of atoms in a single-beam microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.23428 / arXiv:1305.3802. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.88.023428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-assisted collisions between a few cold atoms in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.62708 / arXiv:1107.5781. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.062708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Poissonian atom-number fluctuations using light-assisted collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.035406. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.035403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-Space Lossless State Detection of a Single Trapped Atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (13), pp.133003 / arXiv:1012.4387. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.133003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atom number distribution in an optical tweezer using single-photon counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.23623 / arXiv:0805.3510. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.023623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging a single atom in a time-of-flight experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Matheson Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.53028. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/12/5/053028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution and cooling of a single atom in an optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Matheson Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.033425 / arXiv: 0805.3510. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.78.033425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction-limited optics for single-atom manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.013406. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.013406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional transport and transfer of a single atomic qubit in optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.696. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Single-Photon Emission from a Single Trapped Two-Level Atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew P.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Dingjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 309, pp.454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atom Clocks, Precision Oscillators and Fundamental Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cacciapuoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 648, pp.189-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Search for Variations of Fundamental Constants using Atomic Fountain Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pereira dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.150801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the cold collision shift in high precision atomic interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pereira Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.233004. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.233004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du port de la ceinture de sécurité par imagerie polarimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rjiba Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Garcia Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koumara Rungasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ISIS &amp; GDR ONDES – Journées Imagerie Optique Non Conventionnelle – 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of polishing processes on sintered silicon carbide components produced by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tonnellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lorrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSO 2024 - International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Antibes Juan-les-Pins, France. pp.136992D, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3075146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication additive de miroirs en Carbure de Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tonnelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Métallurgie et de Matériaux - Commission Poudres et Matériaux Frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Le Creusot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de conception d’un imageur Z grand champ et haute résolution angulaire pour le spectre visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon carbide additive manufacturing for space mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tonnelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Ceramists Additive Manufacturing Forum (yCAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leoben, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d’un imageur grand champ et haute résolution angulaire pour la détection de menaces à longue portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Riguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Photonic Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Saint - Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle in BRDF measurements: solid angle considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Labardens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Frontiers in Optics + Laser Science Science conference (FiO+LS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Washington, United States. pp.JTh5A.76, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2021.JTh5A.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent light scattering by interacting two-level atoms: experiment & theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de Physique COMPLEX 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering by interacting two-level atoms (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick-off meeting SIRTEQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering by interacting two-level atoms (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Simulation (ICQSIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-resonance light scattering by a cold ensemble of interacting atoms - Measurement of the coherent optical response (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Winter Colloquium on the Physics of Quantum Electronics (PQE-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Utah, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Coherent Optical Response of a Dense and Cold Atomic Cloud (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physique Atomique, Moléculaire, Optique (PAMO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Coherent Optical Response of a Dense and Cold Atomic Cloud (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Atomes froids – IFRAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-resonance light scattering by a cold ensemble of interacting atoms - Measurement of the coherent optical response (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Conference of the European Group on Atomic Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Riga Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective suppression of light scattering in a cold atomic ensemble (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EGAS 46th conference of the European Group of Atomic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near resonance light scattering by an ensemble of interacting atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the COSCALI network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of suppression of light scattering induced by dipole-dipole interactions in a cold atomic ensemble (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop The Few and the Many in Ultracold Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light induced dipole-dipole interactions (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop C'Nano "Long Range Interactions in Quantum Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of light with a mesoscopic ensemble of atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Workshop "Atomes froids et ingénierie quantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of long range dipole-dipole interaction between cold atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ravets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “frontier between atomic and solid-state physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant light scattering in dense and cold atomic nano-clouds (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDOM scientific meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-resonance light scattering by an ensemble of interacting atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informal Workshop on Atomic Ensembles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-resonant light scattering by small clouds containing a few cold atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Laser Spectroscopy (ICOLS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Berkeley (USA)
+, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporative cooling of a few hundred atoms in a single-beam microscopic optical dipole trap (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Laser Spectroscopy (ICOLS 2013) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-resonant light scattering by small clouds containing a few cold atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAMP11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aahrus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering by small clouds containing a few cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Doctorants en Atomes Froids (JDAF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">experimental investigation of long range dipole dipole interaction between cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum walks, quantum simulators and quantum networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">experimental investigation of long range dipole dipole interaction between cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European science foundation research conference on "cold and ultra cold molecules"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of light with a mesoscopic ensemble of atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Atomic physics XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-poissonian atom number distribution in a dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMOP2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atom clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southwest Quantum Information and Technologiy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of few interacting atoms using optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPS - SFP Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near resonant scattering by a dense and small sample of cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop COSCALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atomic clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Quantum Science &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atom clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque du GDR Information Quantique Fondements et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atom clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR - IQFA. Institut Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atom clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-doc school les Houches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atom clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Atomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of microclouds in an optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Quantum Computing with Light and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cargèse, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation in a microscopic optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scalable Quantum Computing with Light and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Cortina d'Ampezzo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution and cooling of neutral atoms in an optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOLS2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kussharo lake, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution and cooling of neutral atoms in an optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2008, Storrs Connecticut (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Storrs Connecticut, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution and cooling of a single atom in an optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IFRAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single neutral atomic qubit manipulations in microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF-FWF Conference in Partnership with LFUI QUANTUM OPTICS: FROM PHOTONS AND ATOMS TO MOLECULES AND SOLID STATE SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cooling a single neutral atom in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCALA 3rd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on the manipulation of single atoms in optical tweezers for quantum computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference On Laser Spectroscopy (ICOLS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Telluride, Colorado, United States. pp 259-270, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812813206_0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled photon emission and Raman transition experiments with a single trapped atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew P. A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Dingjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Conference On Laser Spectroscopy (ICOLS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Aviemore, Scotland, United Kingdom. pp 413-420, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812701473_0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloss mapping for the evaluation of surface conditions of paintings -case study on the paintings of Pierre Soulages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Helou-de la Grandière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, PARIS, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes et méthodes de détection du port de la ceinture de sécurité par un passager d’un véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Rjiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Letendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koumara Rungasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2405228. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une fontaine double à atomes froids de 87Rb et 133Cs ; Etude des effets dépendant du nombre d'atomes dans une fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00001065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A63F70C"/>
+    <w:nsid w:val="0EB67503"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvan-r-p-sortais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9852-9783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083496289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198765660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035765696X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314263v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Gauth&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calm&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tonnellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117229" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Rjiba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koumara Rungasamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.573295" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620283v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labardens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H&#233;bert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2149/1/012013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glicenstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferioli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barredo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043301" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170058v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houbre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cornil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110617" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.&#8201;j. Schilder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Greffet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.073403" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peyrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#352;ibali&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sargsyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.022503" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.113401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Beurthe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulliay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001940" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jennewein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.053816" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Browaeys" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarkisyan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.243401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J Schilder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.013825" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenkins" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruostekoski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javanainen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourgain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.183601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643262v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Schilder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;d. D Jenkins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.233601" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.053828" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.023842" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hugonin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.063835" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pellegrino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bourgain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.133602" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01102237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.001963" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01102107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fuhrmanek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.023428" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01102100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062708" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuhrmanek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.035403" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685868v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.133003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00568784v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.023623" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01102495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fuhrmanek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Matheson Lance" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tuchendler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/5/053028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509055v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tuchendler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.033425" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamare" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fournet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.013406" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beugnon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Marion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ga&#235;tan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Miroshnychenko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys698" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P.A. Jones" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Dingjan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bergamini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009470v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bize" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cacciapuoti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marion" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira Dos Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.233004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326079v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rjiba Eya" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia Caurel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05316029v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodolfo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagrange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075146" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tonnelier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaffron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04567571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinoy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04567608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riguet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563953v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2021.JTh5A.76" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01720301v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719472v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719466v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719305v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719231v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01718100v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01073308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pellegrino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bourgain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01112348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Beguin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravets" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01073292v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01131794v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01073554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01718065v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816806v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816805v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815578v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lahaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;guin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815431v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678247v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815130v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678237v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Evellin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Wilk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Wolters" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815427v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678431v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00685931v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678433v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678429v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573723v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573673v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lance" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00685935v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Lance" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818085v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573784v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573568v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816809v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816810v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812813206_0022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509093v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. A. Jones" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812701473_0042" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Helou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hebert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kim" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326614v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Letendre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisong Xu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001065v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvan-r-p-sortais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9852-9783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083496289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198765660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035765696X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314263v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Gauth&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calm&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tonnellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117229" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Rjiba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koumara Rungasamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.573295" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620283v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labardens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H&#233;bert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2149/1/012013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glicenstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferioli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barredo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043301" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170058v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houbre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cornil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110617" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Schilder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Greffet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.073403" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peyrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#352;ibali&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sargsyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.022503" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.113401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Beurthe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulliay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001940" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jennewein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.053816" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Browaeys" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarkisyan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.243401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J Schilder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.013825" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenkins" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruostekoski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javanainen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourgain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.183601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643262v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Schilder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;d. D Jenkins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.233601" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.053828" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.023842" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hugonin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.063835" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pellegrino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bourgain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.133602" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01102237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.001963" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01102107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fuhrmanek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.023428" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01102100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062708" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuhrmanek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.035403" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685868v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.133003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00568784v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.023623" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01102495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fuhrmanek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Matheson Lance" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tuchendler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/5/053028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509055v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tuchendler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.033425" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamare" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fournet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.013406" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beugnon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Marion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ga&#235;tan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Miroshnychenko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys698" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P.A. Jones" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Dingjan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bergamini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009470v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bize" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cacciapuoti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marion" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira Dos Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.233004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326079v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rjiba Eya" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia Caurel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05316029v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodolfo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagrange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075146" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tonnelier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaffron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04567571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinoy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04567608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riguet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563953v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2021.JTh5A.76" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01720301v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719472v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719466v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719305v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719231v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01718100v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01073308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pellegrino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bourgain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01112348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Beguin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravets" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01073292v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01131794v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01073554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01718065v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816806v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816805v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815578v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lahaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;guin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815431v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815130v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678247v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678237v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Evellin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Wilk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Wolters" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815427v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00685931v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678431v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678433v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678429v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573723v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573673v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lance" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00685935v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Lance" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818085v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573568v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573784v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816809v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816810v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812813206_0022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509093v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. A. Jones" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812701473_0042" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Helou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hebert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kim" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326614v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Letendre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisong Xu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001065v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>