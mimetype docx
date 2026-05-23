--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yvan R. P. Sortais </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Liste des publications de Yvan Sortais</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yvan-r-p-sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9852-9783</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083496289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198765660</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000035765696X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused Filament Fabrication of silicon carbide parts: A strategy for producing high-strength components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lorrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tonnellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (7), pp.117229. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seat belt detection using polarimetric imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Rjiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Garcia-Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvigor Ossikovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koumara Rungasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.573295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocating a statistical definition for the BRDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Labardens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2149 (1), pp.012013. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2149/1/012013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620283v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of one-dimensional chains and dense cold atomic clouds with a high numerical aperture four-lens system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Glicenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), pp.043301. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.103.043301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optiques freeforms : défis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Geyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106, pp.17-21. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202110617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Resonant Light Scattering by a Subwavelength Ensemble of Identical Atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Schilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Greffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (7), pp.073403. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.073403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atom-surface van der Waals interaction by transmission spectroscopy in a wedged nano-cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Šibalić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sargsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.022503. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.022503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Transmission of an Atomic Vapor in the Mesoscopic Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Greffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sargsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (11), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.113401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of super-polished wedged borosilicate nano-cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Beurthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (8), pp.1940. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.001940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Scattering of Near-Resonant Light by a Dense, Microscopic Cloud of Cold Two-Level Atoms: Experiment versus Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cheinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97, pp.053816. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.97.053816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Lamb Shift of a Nanoscale Atomic Vapor Layer within a Sapphire Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sargsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sarkisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (24), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.243401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of an ensemble of interacting resonant scatterers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J Schilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Greffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (1), pp.13825-1 - 13825-9. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.013825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Resonance Shifts in the Fluorescence of Thermal and Cold Atomic Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruostekoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (18), pp.183601. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.183601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Scattering of Near-Resonant Light by a Dense Microscopic Cold Atomic Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N J Schilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d. D Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (23), pp.233601. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.233601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of light through small clouds of cold interacting atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Greffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (5), pp.053828 </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.053828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective resonance fluorescence in small and dense atom clouds: Comparison between theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruostekoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (2), pp.23842. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.023842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polaritonic modes in a dense cloud of cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J Schilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Hugonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (6), pp.063835. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.93.063835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Suppression of Light Scattering Induced by Dipole-Dipole Interactions in a Cold-Atom Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.133602 </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.133602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of the Wigner time delay for the scattering of light by a single atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.1963-1965. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.001963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporative cooling of a small number of atoms in a single-beam microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.23428 / arXiv:1305.3802. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.88.023428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-assisted collisions between a few cold atoms in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.62708 / arXiv:1107.5781. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.062708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Poissonian atom-number fluctuations using light-assisted collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.035406. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.035403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-Space Lossless State Detection of a Single Trapped Atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (13), pp.133003 / arXiv:1012.4387. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.133003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atom number distribution in an optical tweezer using single-photon counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.23623 / arXiv:0805.3510. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.023623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging a single atom in a time-of-flight experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Matheson Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.53028. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/12/5/053028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution and cooling of a single atom in an optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Matheson Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.033425 / arXiv: 0805.3510. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.78.033425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction-limited optics for single-atom manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.013406. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.013406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional transport and transfer of a single atomic qubit in optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.696. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Single-Photon Emission from a Single Trapped Two-Level Atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew P.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Dingjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 309, pp.454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atom Clocks, Precision Oscillators and Fundamental Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cacciapuoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 648, pp.189-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Search for Variations of Fundamental Constants using Atomic Fountain Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pereira dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.150801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the cold collision shift in high precision atomic interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pereira Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.233004. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.233004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du port de la ceinture de sécurité par imagerie polarimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rjiba Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Garcia Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koumara Rungasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ISIS &amp; GDR ONDES – Journées Imagerie Optique Non Conventionnelle – 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of polishing processes on sintered silicon carbide components produced by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tonnellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lorrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSO 2024 - International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Antibes Juan-les-Pins, France. pp.136992D, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3075146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication additive de miroirs en Carbure de Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tonnelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Métallurgie et de Matériaux - Commission Poudres et Matériaux Frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Le Creusot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de conception d’un imageur Z grand champ et haute résolution angulaire pour le spectre visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon carbide additive manufacturing for space mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tonnelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Ceramists Additive Manufacturing Forum (yCAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leoben, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d’un imageur grand champ et haute résolution angulaire pour la détection de menaces à longue portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Riguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Photonic Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Saint - Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle in BRDF measurements: solid angle considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Labardens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Frontiers in Optics + Laser Science Science conference (FiO+LS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Washington, United States. pp.JTh5A.76, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2021.JTh5A.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent light scattering by interacting two-level atoms: experiment & theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de Physique COMPLEX 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering by interacting two-level atoms (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick-off meeting SIRTEQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering by interacting two-level atoms (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Simulation (ICQSIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-resonance light scattering by a cold ensemble of interacting atoms - Measurement of the coherent optical response (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Winter Colloquium on the Physics of Quantum Electronics (PQE-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Utah, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Coherent Optical Response of a Dense and Cold Atomic Cloud (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physique Atomique, Moléculaire, Optique (PAMO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Coherent Optical Response of a Dense and Cold Atomic Cloud (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Atomes froids – IFRAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-resonance light scattering by a cold ensemble of interacting atoms - Measurement of the coherent optical response (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Conference of the European Group on Atomic Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Riga Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective suppression of light scattering in a cold atomic ensemble (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EGAS 46th conference of the European Group of Atomic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near resonance light scattering by an ensemble of interacting atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the COSCALI network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of suppression of light scattering induced by dipole-dipole interactions in a cold atomic ensemble (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop The Few and the Many in Ultracold Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light induced dipole-dipole interactions (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop C'Nano "Long Range Interactions in Quantum Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of light with a mesoscopic ensemble of atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Workshop "Atomes froids et ingénierie quantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of long range dipole-dipole interaction between cold atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ravets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “frontier between atomic and solid-state physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant light scattering in dense and cold atomic nano-clouds (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDOM scientific meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-resonance light scattering by an ensemble of interacting atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informal Workshop on Atomic Ensembles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-resonant light scattering by small clouds containing a few cold atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Laser Spectroscopy (ICOLS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Berkeley (USA)
-, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporative cooling of a few hundred atoms in a single-beam microscopic optical dipole trap (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Laser Spectroscopy (ICOLS 2013) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-resonant light scattering by small clouds containing a few cold atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAMP11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aahrus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering by small clouds containing a few cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Doctorants en Atomes Froids (JDAF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">experimental investigation of long range dipole dipole interaction between cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum walks, quantum simulators and quantum networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">experimental investigation of long range dipole dipole interaction between cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European science foundation research conference on "cold and ultra cold molecules"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of light with a mesoscopic ensemble of atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Atomic physics XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-poissonian atom number distribution in a dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMOP2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atom clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southwest Quantum Information and Technologiy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of few interacting atoms using optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPS - SFP Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near resonant scattering by a dense and small sample of cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop COSCALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atomic clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Quantum Science &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atom clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque du GDR Information Quantique Fondements et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atom clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR - IQFA. Institut Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atom clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-doc school les Houches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atom clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Atomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of microclouds in an optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Quantum Computing with Light and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cargèse, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation in a microscopic optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scalable Quantum Computing with Light and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Cortina d'Ampezzo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution and cooling of neutral atoms in an optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOLS2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kussharo lake, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution and cooling of neutral atoms in an optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2008, Storrs Connecticut (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Storrs Connecticut, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution and cooling of a single atom in an optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IFRAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single neutral atomic qubit manipulations in microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF-FWF Conference in Partnership with LFUI QUANTUM OPTICS: FROM PHOTONS AND ATOMS TO MOLECULES AND SOLID STATE SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cooling a single neutral atom in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCALA 3rd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on the manipulation of single atoms in optical tweezers for quantum computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference On Laser Spectroscopy (ICOLS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Telluride, Colorado, United States. pp 259-270, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812813206_0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled photon emission and Raman transition experiments with a single trapped atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew P. A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Dingjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Conference On Laser Spectroscopy (ICOLS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Aviemore, Scotland, United Kingdom. pp 413-420, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812701473_0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloss mapping for the evaluation of surface conditions of paintings -case study on the paintings of Pierre Soulages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Helou-de la Grandière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, PARIS, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes et méthodes de détection du port de la ceinture de sécurité par un passager d’un véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Rjiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Letendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koumara Rungasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2405228. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une fontaine double à atomes froids de 87Rb et 133Cs ; Etude des effets dépendant du nombre d'atomes dans une fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00001065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yvan R. P. Sortais </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Liste des publications de Yvan Sortais</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yvan-r-p-sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9852-9783</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083496289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198765660</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000035765696X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seat belt detection using polarimetric imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Rjiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Garcia-Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvigor Ossikovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koumara Rungasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.573295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused Filament Fabrication of silicon carbide parts: A strategy for producing high-strength components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lorrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tonnellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (7), pp.117229. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocating a statistical definition for the BRDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Labardens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2149 (1), pp.012013. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2149/1/012013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620283v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optiques freeforms : défis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Geyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106, pp.17-21. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202110617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of one-dimensional chains and dense cold atomic clouds with a high numerical aperture four-lens system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Glicenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ferioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), pp.043301. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.103.043301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Resonant Light Scattering by a Subwavelength Ensemble of Identical Atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Schilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Greffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (7), pp.073403. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.073403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atom-surface van der Waals interaction by transmission spectroscopy in a wedged nano-cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Šibalić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sargsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.022503. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.022503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Transmission of an Atomic Vapor in the Mesoscopic Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Greffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sargsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (11), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.113401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of super-polished wedged borosilicate nano-cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Beurthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (8), pp.1940. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.001940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Scattering of Near-Resonant Light by a Dense, Microscopic Cloud of Cold Two-Level Atoms: Experiment versus Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cheinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97, pp.053816. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.97.053816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Lamb Shift of a Nanoscale Atomic Vapor Layer within a Sapphire Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sargsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sarkisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (24), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.243401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of an ensemble of interacting resonant scatterers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J Schilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Greffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (1), pp.13825-1 - 13825-9. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.013825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Scattering of Near-Resonant Light by a Dense Microscopic Cold Atomic Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N J Schilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d. D Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (23), pp.233601. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.233601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of light through small clouds of cold interacting atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Greffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (5), pp.053828 </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.053828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Resonance Shifts in the Fluorescence of Thermal and Cold Atomic Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruostekoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (18), pp.183601. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.183601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective resonance fluorescence in small and dense atom clouds: Comparison between theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruostekoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (2), pp.23842. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.023842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polaritonic modes in a dense cloud of cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J Schilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Hugonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (6), pp.063835. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.93.063835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Suppression of Light Scattering Induced by Dipole-Dipole Interactions in a Cold-Atom Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.133602 </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.133602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of the Wigner time delay for the scattering of light by a single atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.1963-1965. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.001963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporative cooling of a small number of atoms in a single-beam microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.23428 / arXiv:1305.3802. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.88.023428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-assisted collisions between a few cold atoms in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.62708 / arXiv:1107.5781. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.062708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Poissonian atom-number fluctuations using light-assisted collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.035406. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.035403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-Space Lossless State Detection of a Single Trapped Atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (13), pp.133003 / arXiv:1012.4387. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.133003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the atom number distribution in an optical tweezer using single-photon counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.23623 / arXiv:0805.3510. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.023623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging a single atom in a time-of-flight experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Matheson Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.53028. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/12/5/053028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution and cooling of a single atom in an optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Matheson Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.033425 / arXiv: 0805.3510. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.78.033425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction-limited optics for single-atom manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.013406. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.013406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional transport and transfer of a single atomic qubit in optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhen Miroshnychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.696. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Single-Photon Emission from a Single Trapped Two-Level Atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew P.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Dingjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 309, pp.454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atom Clocks, Precision Oscillators and Fundamental Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cacciapuoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 648, pp.189-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Search for Variations of Fundamental Constants using Atomic Fountain Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pereira dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.150801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the cold collision shift in high precision atomic interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pereira Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.233004. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.233004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du port de la ceinture de sécurité par imagerie polarimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rjiba Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Garcia Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koumara Rungasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boffety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ISIS &amp; GDR ONDES – Journées Imagerie Optique Non Conventionnelle – 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of polishing processes on sintered silicon carbide components produced by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tonnellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lorrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSO 2024 - International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Antibes Juan-les-Pins, France. pp.136992D, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3075146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication additive de miroirs en Carbure de Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tonnelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Métallurgie et de Matériaux - Commission Poudres et Matériaux Frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Le Creusot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de conception d’un imageur Z grand champ et haute résolution angulaire pour le spectre visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon carbide additive manufacturing for space mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tonnelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Ceramists Additive Manufacturing Forum (yCAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leoben, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d’un imageur grand champ et haute résolution angulaire pour la détection de menaces à longue portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Riguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Photonic Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Saint - Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle in BRDF measurements: solid angle considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Labardens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Frontiers in Optics + Laser Science Science conference (FiO+LS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Washington, United States. pp.JTh5A.76, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2021.JTh5A.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent light scattering by interacting two-level atoms: experiment & theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de Physique COMPLEX 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering by interacting two-level atoms (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Simulation (ICQSIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering by interacting two-level atoms (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick-off meeting SIRTEQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Coherent Optical Response of a Dense and Cold Atomic Cloud (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physique Atomique, Moléculaire, Optique (PAMO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-resonance light scattering by a cold ensemble of interacting atoms - Measurement of the coherent optical response (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Winter Colloquium on the Physics of Quantum Electronics (PQE-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Utah, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Coherent Optical Response of a Dense and Cold Atomic Cloud (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Atomes froids – IFRAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-resonance light scattering by a cold ensemble of interacting atoms - Measurement of the coherent optical response (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Conference of the European Group on Atomic Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Riga Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of suppression of light scattering induced by dipole-dipole interactions in a cold atomic ensemble (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop The Few and the Many in Ultracold Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective suppression of light scattering in a cold atomic ensemble (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EGAS 46th conference of the European Group of Atomic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near resonance light scattering by an ensemble of interacting atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the COSCALI network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light induced dipole-dipole interactions (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop C'Nano "Long Range Interactions in Quantum Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of long range dipole-dipole interaction between cold atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ravets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “frontier between atomic and solid-state physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of light with a mesoscopic ensemble of atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Workshop "Atomes froids et ingénierie quantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-resonant light scattering by small clouds containing a few cold atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Laser Spectroscopy (ICOLS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Berkeley (USA)
+, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant light scattering in dense and cold atomic nano-clouds (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDOM scientific meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-resonance light scattering by an ensemble of interacting atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informal Workshop on Atomic Ensembles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporative cooling of a few hundred atoms in a single-beam microscopic optical dipole trap (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Laser Spectroscopy (ICOLS 2013) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-resonant light scattering by small clouds containing a few cold atoms (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jennewein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAMP11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aahrus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">experimental investigation of long range dipole dipole interaction between cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum walks, quantum simulators and quantum networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">experimental investigation of long range dipole dipole interaction between cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European science foundation research conference on "cold and ultra cold molecules"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering by small clouds containing a few cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Doctorants en Atomes Froids (JDAF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of light with a mesoscopic ensemble of atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Atomic physics XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-poissonian atom number distribution in a dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMOP2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atom clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southwest Quantum Information and Technologiy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of few interacting atoms using optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Evellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janik Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPS - SFP Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near resonant scattering by a dense and small sample of cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop COSCALI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atomic clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Quantum Science &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atom clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque du GDR Information Quantique Fondements et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atom clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR - IQFA. Institut Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atom clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-doc school les Houches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of small atom clouds in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Atomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation in a microscopic optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scalable Quantum Computing with Light and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Cortina d'Ampezzo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of microclouds in an optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Quantum Computing with Light and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cargèse, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution and cooling of neutral atoms in an optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fuhrmanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOLS2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kussharo lake, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution and cooling of neutral atoms in an optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2008, Storrs Connecticut (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Storrs Connecticut, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single neutral atomic qubit manipulations in microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF-FWF Conference in Partnership with LFUI QUANTUM OPTICS: FROM PHOTONS AND ATOMS TO MOLECULES AND SOLID STATE SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution and cooling of a single atom in an optical tweezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IFRAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cooling a single neutral atom in a microscopic dipole trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCALA 3rd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on the manipulation of single atoms in optical tweezers for quantum computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tuchendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference On Laser Spectroscopy (ICOLS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Telluride, Colorado, United States. pp 259-270, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812813206_0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled photon emission and Raman transition experiments with a single trapped atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew P. A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Dingjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Conference On Laser Spectroscopy (ICOLS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Aviemore, Scotland, United Kingdom. pp 413-420, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812701473_0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloss mapping for the evaluation of surface conditions of paintings -case study on the paintings of Pierre Soulages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Helou-de la Grandière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, PARIS, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes et méthodes de détection du port de la ceinture de sécurité par un passager d’un véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Rjiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Letendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koumara Rungasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2405228. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une fontaine double à atomes froids de 87Rb et 133Cs ; Etude des effets dépendant du nombre d'atomes dans une fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan R. P. Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00001065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EB67503"/>
+    <w:nsid w:val="6CFFDEB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvan-r-p-sortais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9852-9783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083496289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198765660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035765696X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314263v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Gauth&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calm&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tonnellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117229" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Rjiba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koumara Rungasamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.573295" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620283v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labardens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H&#233;bert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2149/1/012013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glicenstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferioli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barredo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043301" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170058v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houbre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cornil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110617" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Schilder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Greffet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.073403" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peyrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#352;ibali&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sargsyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.022503" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.113401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Beurthe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulliay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001940" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jennewein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.053816" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Browaeys" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarkisyan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.243401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J Schilder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.013825" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenkins" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruostekoski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javanainen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourgain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.183601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643262v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Schilder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;d. D Jenkins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.233601" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.053828" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.023842" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hugonin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.063835" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pellegrino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bourgain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.133602" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01102237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.001963" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01102107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fuhrmanek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.023428" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01102100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062708" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuhrmanek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.035403" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685868v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.133003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00568784v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.023623" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01102495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fuhrmanek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Matheson Lance" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tuchendler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/5/053028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509055v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tuchendler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.033425" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamare" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fournet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.013406" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beugnon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Marion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ga&#235;tan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Miroshnychenko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys698" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P.A. Jones" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Dingjan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bergamini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009470v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bize" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cacciapuoti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marion" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira Dos Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.233004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326079v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rjiba Eya" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia Caurel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05316029v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodolfo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagrange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075146" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tonnelier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaffron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04567571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinoy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04567608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riguet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563953v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2021.JTh5A.76" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01720301v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719472v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719466v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719305v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719231v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01718100v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01073308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pellegrino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bourgain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01112348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Beguin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravets" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01073292v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01131794v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01073554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01718065v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816806v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816805v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815578v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lahaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;guin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815431v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815130v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678247v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678237v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Evellin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Wilk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Wolters" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815427v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00685931v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678431v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678433v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678429v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573723v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573673v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lance" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00685935v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Lance" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818085v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573568v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573784v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816809v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816810v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812813206_0022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509093v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. A. Jones" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812701473_0042" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Helou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hebert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kim" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326614v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Letendre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisong Xu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001065v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvan-r-p-sortais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9852-9783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083496289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198765660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035765696X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Rjiba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koumara Rungasamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.573295" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314263v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Gauth&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calm&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tonnellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620283v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labardens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H&#233;bert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2149/1/012013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170058v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houbre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cornil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110617" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glicenstein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferioli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barredo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043301" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Schilder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Greffet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.073403" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peyrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#352;ibali&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sargsyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.022503" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.113401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Beurthe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulliay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001940" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jennewein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.053816" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Browaeys" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarkisyan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.243401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J Schilder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.013825" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Schilder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;d. D Jenkins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.233601" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644379v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.053828" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenkins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruostekoski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javanainen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourgain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.183601" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.023842" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hugonin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.063835" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pellegrino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bourgain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.133602" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01102237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.001963" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01102107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fuhrmanek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.023428" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01102100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062708" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuhrmanek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.035403" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685868v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.133003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00568784v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.023623" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01102495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fuhrmanek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Matheson Lance" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tuchendler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/5/053028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509055v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tuchendler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.033425" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamare" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fournet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.013406" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beugnon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Marion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ga&#235;tan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Miroshnychenko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys698" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P.A. Jones" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Dingjan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bergamini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009470v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bize" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cacciapuoti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marion" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira Dos Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.233004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326079v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rjiba Eya" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia Caurel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05316029v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodolfo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagrange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075146" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tonnelier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaffron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04567571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinoy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04567608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riguet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563953v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2021.JTh5A.76" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01720301v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719472v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01718100v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719305v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01719235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01112348v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Beguin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravets" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01073308v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pellegrino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bourgain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01073554v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01073292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01131794v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01718065v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816806v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815578v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lahaye" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;guin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815580v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816805v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815431v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815130v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678247v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678237v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Evellin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Wilk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Wolters" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815427v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00685931v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678431v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678433v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678429v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573723v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00685935v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Lance" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573673v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lance" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818085v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573568v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573784v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816810v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812813206_0022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509093v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. A. Jones" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812701473_0042" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Helou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hebert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kim" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326614v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Letendre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisong Xu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001065v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>