--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.69741697417px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yvan Rahbé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yvan-rahbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0074-4443</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074616234</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-9389-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonjour,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis chercheur INRAE depuis 1983.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingenieur agronome et biochimiste de formation, je suis un physiologiste de l'insecte (Thèse INA-PG/AgroParisTech en 1984) ayant travaillé à l'INSA de Lyon depuis cette date, avec quelques incursions ailleurs: INRA Guadeloupe en 1985-1986, U. Valencia en 2007. J'ai travaillé dans 4 grands domaines de la biologie des interactions, liés à la Santé des Plantes, mon Département INRAE de rattachement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Les interactions plante-insecte et les mécanismes de resistance des plantes aux insectes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- La biologie de la symbiose bactérienne trophique (obligatoire) chez les insectes, sur le modele Puceron / Buchnera principalement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- La biologie des toxines anti-insectes, principalement d'origine vegetale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- La biologie de la vection bactérienne par les hemiptères et les pucerons</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement mis a disposition de INRAE à l'INSA de Lyon, dans une UMR CNRS de Microbiologie (MAP, UMR5240), je développe un projet sur les mécanismes moléculaires des interactions bactéries / insectes à l'interface cuticulaire, ainsi qu'un projet interdisciplinaire en </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">biomimétique de la cuticule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Course and current status</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Cursus: Present: Research Scientist in insect microbiology and genomics in MTSB group, MAP Lab (EPI-Cuticle Team-Project).• 2016-2022: Team member, MTSB group @ MAP UMR5240 CNRS (Membrane trafficking and signalling in Bacteria, Microbiology, Adaptation, Pathogeny Lab, CNRS/UCBL/INSA-Lyon/ BayerCropScience).• 2013-2015: Team member, Entomotox group @ BF2I• 2006-2012: Lab Head BF2I (Functional Biology Insects & Interaction, UMR0203 INRA INSA de Lyon); member of SymTrophique group 2010-2012 (lead: Hubert Charles).• 2000-2005: Group leader Entomotox. Jun 2000: Research director, DR INRA and HDR.• 1986-1999: Scientist, Chargé de Recherche CR INRA Insect-Plant theme, together with Gerard Febvay. Sep 1985: Junior scientist CR INRA.• 1985-1986: VAT (military service), scientist at INRA Guadeloupe FWI (head Gérard Febvay & Alain Kermarrec).Dec 1984: AgroParisTech Ph.D., Paris (Lyon from Nov 1982-Dec 1984 as INRA &amp;quot;ASC&amp;quot; grantee). Nov 1984: ISA degree in applied statistics, Jouy-en-Josas. Sep 1982: Masters degree AgroParisTech. Jun 1982: AgroParisTech Agronomy Engineer, specialty Biochemistry. 1979: laureate AgroParisTech (rk 6) and Ecole Normale Supérieure de St-Cloud (Biology section, rk 1). 1977: Baccalaureat laureate (Science section, TB).Professional experience:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Research management:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I have been a wetbench biochemist and physiologist, working in aphid toxicology and symbiosis in a group of the INRA-INSA laboratory BF2I (formerly LBA, Applied Biology Lab, Prof. P. Nardon). We launched the Insect-Plant group within this lab together with Gérard Febvay, who ran the symbiosis and metabolism project, while i started our toxinology project. I have coordinated two European projects (the Aphid symbiosis network project with Prof. Andres Moya -Valencia U- and Angela E Douglas -York U- and EPG, a behavioural methodology workshop with Prof. Freddy Tjallingii -Wageningen U-). I participated as WP leader in a ECOS project in chemical ecology with Prof. H. Niemeyer -Santiago U-, a Capes-Cofecub 261/98 project in insect digestive physiology with Prof. Walter Terra -Sao Paulo U-, and an european FAIR6-CT98-4322 project [both coord. Dr S. Grenier, INRA]. Also involved in the european FAIR-CT98-4239 Novel PI Crops (coord. MA Jongsma -Wageningen PRI-) as INRA partner. I coordinated an ANR-Genoplante Aphicible project in 2008-11, and worked as WP leader/participant in two ANR-Emergence projects in 2009 and 2011 (CerealProtect & Hortibiope). Participant in ANR-Blanc Speciaphid project 2013-2015 (coord. JC Simon, IGEPP INRA Rennes). WP leader in ANR StylHook 2016-2018 (coord M Uzest BGPI Montpellier).Teaching: Although not a teacher, I have been involved in Masters-level lectures on Insect-Plant interactions (U. Paris 6), on Insect Symbiosis (U Lyon 1), on Plant-Resistance to insects (U Lyon 1), on Insect Biodivertsity and control (INSA de Lyon) and on Bio/Insect-inspired technology & Biomimetics (INSA de Lyon).Expertise: I have worked as expert of research projects in France (ANR, France Genomique, France Agrimer), Belgium (FNRS) and Czec republic (GACR). I am working as a scientific expert in two boards of professional federations (FN3PT and SIPRE).Partnership: Scientific collaborations with plant health or seed industry companies: Biotope; Biogemma-Limagrain, Bayer CropScience.Organisation: Co-organization, together with Dr Gérard Febvay and other Lyon colleagues, of the Lyon 2010 CBI (Congress of Insect Biology France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications and patents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: 90+ peer-reviewed papers. 4 patents in the fiield of plant protection against insects. All accessible through the following links:Pubmed (see on left), ProdINRA, ResearchGate, ResearchID and my personal web page (see on left).Scientific summaryMy present project (2014-2015) involves both toxinology and the building of a new research project on insect cuticle (2016+). Insect cuticle is a non-cellular tissue i have been interested in during my early science years, when studying the economy of the aromatic nucleus and its key amino-acid tyrosine during insect metamoprphosis. Synthesizing, storing and mobilizing this essential metabolite is a limiting process in the bulding of larval, nymphal and adult exoskeleton for all insect groups. I am presently (2016-2018) starting a project on aphid cuticle and cuticular proteins, their roles in microbe signalling at the insect solid interface, and including a biomimicry/ bioinspiration application to material science, with a focus on the influence of cuticular proteins on chitin-based material properties (core and surface).General outlines: Trained as a biochemist, I was embarked early in insect physiology and insect-specific metabolic pathways, as well as in the study of adaptation of insects to their host-plants. Three main blocks constitute my essential research since my early steps: Plant resistance mechanisms, with a speciality in peptide toxins and in the taxon explored (aphids, as a model for phloem-feeding, symbiont-bearing, insect pests).Toxins and toxinogenomics. Plants has launched a long-lasting arms-race with insects (their main animal predators), which is dominated by small-molecular weight secondary metabolites. However, plants also evolved small and larger peptide toxins, which have the advantage of a wider basis for genetic engineering and cross-species occurrence. Since the mid nineties, I have explored many peptide classes (lectins, different categories of peptidase inhibitors, as well as a novel class of toxins) for their potentialities as insect toxins. Together with Bernard Delobel, and afterwards with Frédéric Gressent, we focused on the evolutionary history and the mode of action of the novel bioinsecticidal class of the legume albumins I (A1b). This is presently caried on with Corinne Royer and Pedro Da Silva.Insect obligate endosymbiosis. Many niche-restricted insects rely on obligate bacterial symbiotes to exploit their food. This is the case of all sap-sucking insects, among which aphids are an economically important group of phloem-restricted and virus-transmitting insects. At the turn of the millenium, aphids became an interesting model in evolutionary biology due its endogenous microbial community, starting with the Buchnera genus (obligate symbiont, dating back to the early colonization of plant vascular tissues by this insect clade during the jurassic period). Together with the SymTrophic group (Hubert Charles, Gérard Febvay, Federica Calevro and Stefano Colella), I explored the functioning of the reduced genome of this bacteria, lately through a specific focus on the transport system controlling this symbiosis.Insect-Plant interactions and Plant Resistance to aphids. Plant show intraspecific variation for resistance to pests and pathogens. Such genetic resistance traits are essential components of integrated control methods in all agricultural systems (being organic, traditional, industrial or agroecological). Identifying and understanding such traits is key knowledge for building-up durable plant health management strategies, as well as for studying the evolution of plant-insect interactions. From natural to engineered (GM) resistant traits, my interest on the mechanisms of crop plant resistance to aphids has been a permanent guideline to my scientific activities.Aphid cuticular proteins. Started 2016 ! Transcriptomic, proteomic (with group of Philippe Bulet, Biopark CNRS Archamps) and genomic analyses of mouthpart cuticular proteins in the pea aphid. Interaction of cuticle and receptor proteins with viruses (M Uzest Montpellier) and bacteria (Lyon). Biomimetics of cuticle-like polymers with microbiological and mechanical properties inspired by the aphid stylets.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitin-binding protein behavior at chitosan interface studied by quartz crystal microbalance with dissipation monitoring (QCM-D): Binding quantification, orientation and affinity constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 252, pp.114650. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.114650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan surface interaction platform for protein binding quantification by fluorescence microscopy, application to the specificity of CBD proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 354, pp.123321. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of the piercing mouth during the last molt of the diseases-transmitting aphids and mosquitoes as revealed by synchrotron X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Epis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (4), pp.1069-1079. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2024/2475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of 3, 5- hetero diesters of 4-deoxy quinic acid and their aphicidal activity against Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiubin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Queneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.131982. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2021.131982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuticular Structure Proteomics in the Pea Aphid Acyrthosiphon pisum Reveals New Plant Virus Receptor Candidates at the Tip of Maxillary Stylets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Deshoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Arafah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (3), pp.1319-1337. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.9b00851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanité Bio-Inspirée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect mouthpart transcriptome unveils extension of cuticular protein repertoire and complex organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ressnikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Arafah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (2), pp.100828. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2020.100828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arinder Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arinder Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes comme modèles dans l'imaginaire des artistes: symboles et anti-symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 342 (7-8), pp.249-250. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2019.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriocyte Reprogramming to Cope With Nutritional Stress in a Phloem Sap Feeding Hemipteran, the Pea Aphid Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1498. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.01498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction of the bioinsecticide PA1b (Pea Albumin 1 subunit b) with the insect V-ATPase triggers apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.4902. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-05315-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis identifies gain and loss/change of function within the small multigenic insecticidal Albumin 1 family of Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chouabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Chantret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.63. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-016-0745-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new dicinnamoyl 4-deoxy quinic acid and methyl ester derivatives and evaluation of the toxicity against the pea aphid Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiubin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouleriguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Queneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (8), pp.2487-2497. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ob02483h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Cyt-like δ-endotoxins from Dickeya dadantii: structure and aphicidal activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.8791. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into the RNA interference response against cathepsin-L gene in the pea aphid, Acyrthosiphon pisum: Molting or gut phenotypes specifically induced by injection or feeding treatments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Sapountzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, to be published. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2014.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrosine pathway regulation is host-mediated in the pea aphid symbiosis during late embryonic and early larval development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.235. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and Biological Activity of the Cystine Knot Bioinsecticide PA1b (Pea Albumin 1 Subunit b).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e81619. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0081619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphid Resistance in Florist's Chrysanthemum (Chrysanthemum morifolium Ramat.) Induced by Sea Anemone Equistatin Overexpression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Valizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Kazemitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten A Jongsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (50), pp.12(50):6922-6930. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/AJB2013.12956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of Dickeya dadantii Infecting Acyrthosiphon pisum Reveals a Strong Defense against Antimicrobial Peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.e54118. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0054118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpene saponins of Quillaja saponaria show strong aphicidal and deterrent activity against the pea aphid Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen de Geyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Smagghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Geelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (2), pp.164-169. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickeya dadantii, a Plant Pathogenic Bacterium Producing Cyt-Like Entomotoxins, Causes Septicemia in the Pea Aphid Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e30702. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0030702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional plant penetration and feeding upon cortical parenchyma cells by the woolly poplar aphid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (6), pp.857-66. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpene saponins of Quillaja saponaria show strong aphicidal and deterrent activity against the pea aphid Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen De Geyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Smagghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Geelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (2), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genomic reappraisal of symbiotic function in the aphid/buchnera symbiosis: reduced transporter sets and variable membrane organisations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli Lamelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Pérez-Brocal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.e29096. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CycADS: an annotation database system to ease the development and update of BioCyc databases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto F Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie S Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Huerta-Cepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.bar008. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/bar008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal dynamic response of the Buchnera aphidicola pLeu plasmid to variations in leucine demand of its host, the pea aphid Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Viñuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 81 (5), pp.1271-1285. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2011.07760.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of twelve soft wheat varieties (Triticum aestivum) to Sitophilus granarius (L.) (Coleoptera: Curculionidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mebarkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Makhlouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Biology Journal of North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (4), pp.571-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding properties of the N-acetylglucosamine and high-mannose N-glycan PP2-A1 phloem lectin in Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153 (3), pp.1345-61. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.110.153882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyt toxin expression reveals an inverse regulation of insect and plant virulence factors of Dickeya dadantii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (12), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02305.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Pea Aphid Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iagc The International Aphid Genomics Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.e1000313. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1000313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of twelve soft wheat varieties (Triticum aestivum) to Sitophilus granarius (L.) (Coleoptera: Curculionidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mebarkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Makhlouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Biology Journal of North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (4), pp.571-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunity and other defenses in pea aphids, Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole M Gerardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boran Altincicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Atamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth M Barribeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.R21. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2010-11-2-r21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding properties of the N-acetylglucosamine and high-mannose N-glycan PP2-A1 phloem lectin in Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153 (3), pp.1345-61. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.110.153882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic analysis of the symbiotic function of Buchnera aphidicola, the primary endosymbiont of the pea aphid Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Brinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Viñuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332 (11), pp.1034-49. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PA1b, a small knotted albumin from garden pea, protects transgenic rice against its major post-harvest insect pest Sitophilus oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, in prep, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vieux couple inséparable à la conquête des plantes vasculaires : le puceron et Buchnera, sa bactérie symbiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (5), pp.78-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Bacillus thuringiensis delta-endotoxins on the pea aphid, Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Porcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (14), pp.4897-4900. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00686-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les pucerons manipulent les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Giordanengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 279, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad screening of the legume family for variability in seed insecticidal activities and for the occurrence of the A1b-like knottin peptide entomotoxins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Diol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (4), pp.521-35. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2006.11.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les pucerons manipulent les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Giordanengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 279, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unis pour survivre : les pucerons et leurs bactéries symbiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 279, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activity and binding site characteristics of the PA1b entomotoxin on insects from different orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1673/031.007.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation of the links between gene transcription and chromosomal organization in the highly reduced genome of Buchnera aphidicola.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Viñuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.143. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity, binding and internalization of the pea-A1b entomotoxin in Sf9 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89 (12), pp.1539-1543. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2007.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a membrane-bound aminopeptidase purified from Acyrthosiphon pisum midgut cells: a major binding site for toxic mannose lectins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.T. Cristofoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Mendonça de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.R. Terra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 273 (24), pp.5574-5588. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2006.05547.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale gene discovery in the pea aphid Acyrthosiphon pisum (Hemiptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Sabater-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dearden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7-3 (r21), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2006-7-3-r21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00180157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phytopathogen Dickeya dadantii (Erwinia chrysanthemi 3937) is a pathogen of the pea aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (3), pp.1956-1965. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.72.3.1956-1965.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phytopathogen Dickeya dadantii (Erwinia chrysanthemi 3937) is a pathogen of the pea aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (3), pp.1956-1965. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.72.3.1956-1965.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codon usage bias and tRNA over-expression in Buchnera aphidicola after aromatic amino acid nutritional stress on its host Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (16), pp.4583-4592. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkl597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different levels of transcriptional regulation due to trophic constraints in the reduced genome of Buchnera aphidicola APS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (12), pp.7760-7766. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01118-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular profiles of insect bacteriocytes: mutualism and harm at the initial evolutionary step of symbiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (2), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-5822.2004.00461.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of plant protease inhibitors, oryzacystatin I and soybean Bowman-Birk inhibitor, on the aphid Macrosiphum euphorbiae (Homoptera, Aphididae) and its parasitoid Aphelinus abdominalis (Hymenoptera, Aphelinidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D.M. Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (1), pp.75-86. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2004.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatique des puces à ADN et application à l'analyse du transcriptome de Buchnera aphidicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo des Puys, INRA Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and biological screening for insect-toxic seed albumins from four legume species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 167 (4), pp.705-714. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2004.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of a gut-specific cathepsin L from the aphid Aphis gossypii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duportets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gorojankina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (2), pp.165-77. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0962-1075.2004.00474.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of jackbean lectin (ConA) on the feeding behaviour and kinetics of intoxication of the pea aphid, Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of the insecticidal lectin Concanavalin A in pea aphid, Acyrthosiphon pisum (Harris) and induced effects on the structure of midgut epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angharad Gatehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (12), pp.1137-1150. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2004.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of 35mer amino-modified oligonucleotide based microarray with bacterial samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancie Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 57 (2), pp.207-18. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2004.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of the insecticidal lectin Concanavalin A in pea aphid, Acyrthosiphon pisum (Harris) and induced effects on the structure of midgut epithelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angharad M R Gatehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (12), pp.1137-50. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2004.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PA1b, an insecticidal protein extracted from pea seeds (Pisum sativum) : 1H-2-D NMR study and molecular modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouvensal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vovelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42, pp.11915-11923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to the pea aphid Acyrthosiphon pisum of antichymotrypsin isoforms and fragments of Bowman-Birk protease inhibitors from pea seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quillien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a high-affinity binding site for the pea albumin 1b entomotoxin in the weevil Sitophilus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 270 (11), pp.2429-35. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1432-1033.2003.03611.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xerocomus chrysenteron lectin: identification of a new pesticidal protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Trigueros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Lougarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Ali-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1621 (3), pp.292-298. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-4165(03)00098-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midgut adaptation and digestive enzyme distribution in a phloem feeding insect, the pea aphid Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio T Cristofoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto F Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter R Terra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 49 (1), pp.11-24. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-1910(02)00222-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to the pea aphid Acyrthosiphon pisum of anti-chymotrypsin isoforms and fragments of Bowman-Birk protease inhibitors from pea seeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quillien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (3), pp.299-306. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0965-1748(02)00244-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection by phage display of a variant mustard trypsin inhibitor toxic against aphids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi R Ceci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariateresa Volpicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gallerani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Beekwilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (3), pp.557-66. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-313X.2003.01645.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PA1b, an insecticidal protein extracted from pea seeds (Pisum sativum): 1H﷓2-D NMR study and molecular modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouvensal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vovelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42, pp.11915-11923. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi034803l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic and symbiotic interactions in amino acid pools of the pea aphid, Acyrthosiphon pisum, parasitized by the braconid Aphidius ervi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Digilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48 (5), pp.507-516. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-1910(02)00053-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A putative insect intracellular endosymbiont stem clade, within the Enterobacteriaceae, infered from phylogenetic analysis based on a heterogeneous model of DNA evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324 (5), pp.489-94. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4469(01)01328-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of dietary sucrose and neosynthesis of amino acids in the pea aphid, acyrthosiphon pisum, reared on different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Rynkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 202 (Pt 19), pp.2639-2652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aposymbiosis in a cereal aphid: reproductive failure and influence on plant utilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 24, pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of dietary sucrose and neosynthesis of amino acids in the pea aphid, Acyrthosiphon pisum, reared on different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rynkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 202, pp.2639-2652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pyrazole compounds from melon on the melon aphid Aphis gossypii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Q. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50, pp.1117-1122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement alimentaire des hémiptères par la méthode EPG: revue sur le principe, la mise en oeuvre et les domaines d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35, pp.175-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene size reduction in the bacterial aphid endosymbiont, Buchnera.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mouchiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (12), pp.1820-1822. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a026096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing behaviour of the green peach aphid Myzus persicae on resistant Prunus genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 89 (3), pp.223-232. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1570-7458.1998.00403.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearing the cassava mealybug, Phenacoccus manihoti, on a defined diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 86, pp.325-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early intracellular punctures by two aphid species on near-isogenic melon lines with and without the virus aphid transmission (Vat) resistance gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Q. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Fereres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 103, pp.521-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melon resistance to the aphid Aphis gossypii : behavioural analysis and chemical correlations with nitrogenous compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Q. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 85, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of GNA and other mannose binding lectins on development and fecundity of the peach-potato aphid Myzus persicae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Peumans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J.M. van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Gatehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79, pp.285-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and chemical characteristics of a genetic resistance of melon to the melon aphid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Q. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 80, pp.250-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of GNA and other mannose binding lectins on development and fecundity of the peach-potato aphid Myzus persicae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy J. Peumans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els J. M. van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Gatehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79, pp.285 - 293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MacStylet, software to analyse electrical penetration graph data on the Macintosh.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Helden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 80, pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zoologistes sur Internet : comment et pour quoi faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Silvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Info Zoo (INRA, Département de Zoologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11, pp.47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic potato plants with enhanced resistance to the peach-potato aphid Myzus persicae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.R. Gatehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Down</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79, pp.295-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technique to immobilize an aphid or a mealybug on plants using a high-frequency microcautery unit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 80, pp.239-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports d'une technique actographique, l'EPG, dans l'étude des relations plantes-insectes piqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Info Zoo (INRA, Département de Zoologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10, pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes transgéniques résistantes aux insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Info Zoo (INRA, Département de Zoologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of lectins and processing of ingested proteins in the pea aphid Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Peumans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.R. Gatehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 76, pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically recorded feeding behaviour of cassava mealybug on host and non-host plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Tjallingii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tertuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Ru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 72, pp.219-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of secondary compounds in the phloem sap of cassava on expression of antibiosis towards the mealybug Phenacoccus manihoti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khuong-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tertuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 72, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphid-specific triglycerides in symbiotic and aposymbiotic Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chantegrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 24 (1), pp.95-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations on the micro-organisms occurring in the gut of the pea aphid Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 70, pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and cytological survey of tyrosine storage proteins in Coleoptera : diversity of strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 23 (3), pp.355-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein toxicity to aphids : an in vitro test on Acyrtosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 67, pp.149-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and development of the tyrosine-rich protein granules in the adipose tissue of the curculionid beetle Sitophilus oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue and Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (2), pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and development of the tyrosine-rich protein granules in the adipose tissue of the curculionid beetle Sitophilus oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue and Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (2), pp.157-170. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-8166(92)90089-P⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La methode des probits sur Macintosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Micro Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 41, pp.117-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicologie&amp;quot;, un programme pour l'analyse des courbes de mortalite par la methode des probits sur Macintosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 27, pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage proteins in Coleoptera : a new class of tyrosine-rich proteins from the pupae of two weevils, Sitophilus oryzae and Rhynchophorus palmarum (Coleoptera : Curculionidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 20 (4), pp.331-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyrthosiphon pisum performance in response to the sugar and amino acid composition of artificial diets, and its relation to lucerne varietal resitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bournoville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 48, pp.283-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging activity of the attine ant Acromyrmex octospinosus (Reich) (Hymenoptera : Formicidae) on resistant and susceptible yam varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 78, pp.329-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance de la Luzerne (Medicago Sativa L.) au Puceron du Pois (Acyrthosiphon Pisum Harris) (Homoptera) : Bases Nutritionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bournoville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 24 (4), 473 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of different lucerne cultivars to the pea aphid Acyrthosiphon pisum: influence of phloem composition on aphid fecundity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bournoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 48, pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the amino acid balance on the improvement of an artificial diet for a biotype of Acyrthosiphon pisum (Homoptera : Aphididae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 66, pp.2449-2453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes d'une nouvelle strategie de lutte contre la fourmi-manioc, Acromyrmex octospinosus reich, en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hostachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Agronomique (Petit-Bourg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 7, pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes d'une nouvelle strategie de lutte contre la fourmi-manioc, Acromyrmex octospinosus (Reich), en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hostachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Agronomique (Petit-Bourg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 7, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par digitalisation d'images du comportement d'affouragement d'une fourmi attine : application aux tests de choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 6 (8), pp.743-749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par digitalisation d'images du comportement d'affouragement d'une fourmi attine : application aux tests de choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 6 (8), pp.743-749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a new gel in a conditioned artificial diet for rearing of the cotton leafworm, Spodoptera littoralis (Boisd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Brochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Science and Its Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 6, pp.803-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des acides amines aromatiques chez les Lepidopteres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 64, pp.1385-1399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte chimique contre la fourmi attine Acromyrmex octospinosus (Reich) :efficacite de nouvelles matieres actives en conditions naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mededelingen van de Faculteit Landbouwwetenschappen Rijksuniversiteit Gent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 50, pp.1187-1196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage et mobilisation de la tyrosine chez une larve de lepidoptere : dosage de la tyrosine, de son glucoside et d'autres acides amines chez Spodoptera littoralis - Lepidoptere, Noctuidae .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 24 (5A), pp.515-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage et mobilisation de la tyrosine chez une larve de lépidoptère :dosages de la tyrosine, de son glucoside et d'autres acides aminés chez Spodoptera littoralis -- lépidoptère ; noctuidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 24 (5A), pp.515-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération BioEEnViS: Le Symbiotron de Lyon. Une plateforme I2P2-I3P3 pour mutualiser des espaces de travail dans des environnements contrôlés (Temp HR% Light) et sécurisés (insectes, microorganismes, plantes — Symbioses sensu lato)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des insectes et des hommes pour un avenir durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giron, David, Oct 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neology in zoonymy: assigning taxon names to tiny strange animals. Etymo-entomological study of arthropod names in Linnaeus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoomathia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zucker, Arnaud &amp; Chandezon, Christophe, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic assembly of chitin and proteins to model virus and bacteria interactions with insects’ mouthparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference of the European Chitin Society / 15. International Conference on Chitin and Chitosan (ICCC13 / EUCHIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Siglufjörður, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron X-ray micro-tomography: an approach to unravel the biogenesis of aphid stylets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Hemipteran Plant Interaction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage à l’intérieur de la tête d’un puceron. Episode 1 : Apport de la microtomographie aux rayons X synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gabrieli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAPOA webinar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau BAPOA, (Biologie Adaptative des Pucerons et Organismes Associés), Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI-Cuticle, an interdisciplinary team-project on the biomimetics of insect Cuticle: the case study of the hemipteran stylet — a chitin-protein polymeric assemblage and an articulated biosyringe &amp; drilling micro-engine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bareggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomim'2020, GDR 2088 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insectes et phytopathogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From stylet to cuticle: Transcriptomics and genomics of aphid cuticular protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella van Munster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK-France joint meeting on Aphids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Entomological Society. GBR. Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA), FRA., Apr 2019, Rothamsted, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stylet(s) à leur cuticule: transcriptomique et genomique des proteines cuticulaires de puceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBI 2019 - Colloque de Biologie de l'Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fourcassié, Vincent, Jun 2019, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle clé du bactériocyte dans la résilience du puceron aux stress nutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary insects, extraordinary properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomim'Expo 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biomimétisme, une interdicipline aux carrefours des sciences biologiques et de l’ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l’IESF Lyon. IESF (Ingénieurs et Scientifiques de France) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effecteurs et inhibiteurs de l’apoptose chez le puceron du pois : annotation et implication dans la mort cellulaire bactériocytaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclop'A(rt)phid: les artistes dans le monde des pucerons, et vice versa - Signification ou Insignifiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vection des bactéries par les insectes : la cuticule importe t’elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Colmar, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history traits and tissue-specific gene expression changes underlying the symbiotic pea aphid resilience to a tyrosine and phenylalanine depleted diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From SymbAphidBase to SymbAphidCyc: two companion databases to study and compare aphid symbionts from genomes to metabolic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Labernardiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Auvergne - Clermont-Ferrand I (UdA). FRA., Jul 2015, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acides dicaféoylquiniques comme molécules aphicides de biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). Le Rheu, FRA., Nov 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SymbAphidBase : une base de données nouvelle dédiée aux symbiotes de pucerons pour stocker et visualiser les génomes séquencés en standardisant leurs annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Labernardiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). Le Rheu, FRA., Nov 2014, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation et analyse des bactéries symbiotiques à partir d'images tridimensionnelles de bactériocytes acquises par MEB (Serial Block Face SEM -SBEM-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journéees du CTµ 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Dec 2013, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AphidAtlas : avancées récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAPOA 2013 MOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic & functional diversity of homologous peptides to the plant seed entomotoxin A1b family (Albumins 1) in Medicago truncatula (and in some legumes originating from Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l'Université Libanaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libanaise. Beyrouth, LBN., Oct 2012, Beyrouth, Lebanon. 49 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double vie d’une bactérie phytopathogène : interaction entre Dickeya dadantii et le puceron du pois Acythosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Plantes Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). Versailles, FRA., Jan 2012, Aussois, France. n. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AphidAtlas : une ressource communautaire au carrefour de AphidBase, des &amp;quot;repository&amp;quot; -omiques et de la Biologie des pucerons (biopuceron). Quel besoin, quel projet et comment (€) y aller ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Réunion Réseau BAPOA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Villeurbanne, France. 22 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphicibles - Symbiosis, digestion and reproduction as aphid physiological processes to identify new targets for insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR - Colloque Plant Genomics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont Royal en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic & functional diversity of homologous peptides to the plant seed entomotoxin A1b family (Albumins 1) in Medicago truncatula (and in some legumes originating from Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Agroécologie (1347)., Nov 2012, Dijon, France. n. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of metabolic pathways and host regulation in symbiosis: tyrosine and cuticular protein biosynthesis during the pea aphid embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bendridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Molecular Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation génomique de la fonction de transport chez Buchnera, endocytobiote des pucerons : une faible diversité de transporteurs et une organisation membranaire variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli Lamelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Pérez-Brocal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Réunion Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). FRA., Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite profiling and feeding bioassays suggest a major role for a dicaffeoylquinic acid in induced resistance of peach to Myzus persicae aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poëssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIR 2011 Joint International Workshop: "PR-proteins Workshop" and the "Working Group Induced Resistance in Plants Against Insects and Diseases"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration génomique et fonctionnelle des insectes et de leurs partenaires symbiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sciences Croisées "Modélisation et Sciences Numériques : nouveaux instruments et opportunités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon (INSA Lyon). Conseil Scientifique de l'INSA, Villeurbanne, FRA., Oct 2010, Villeurbanne, France. n. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem consumption response to osmotic stress in aphids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pompon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quiring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting, Entomological Society of Canada, Winnipeg - Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P proteins in seve elements : a role in macromolecular trafficking ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-proteins in sieve elements : a role in macromolecular trafficking ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ohio State University (OSU). Columbus, USA., Jul 2010, Columbus, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of embryo development in a parthenogenetic and symbiotic insect model, the pea aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPG'10 Integrative Post-Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jacques Cartier. Lyon, FRA., Nov 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of partenogenetic embryo development in the context of symbiosis using transcriptome analysis in the pea aphid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop on Systems Biology of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. Heidelberg, DEU., Aug 2010, Ascona, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation transcriptomique du développement embryonnaire et larvaire du puceron du pois Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du mode d’action des acides dicaféoylquiniques, molécules naturelles aphicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Servier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noëlle Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphicibles : Symbiosis, digestion and reproduction as aphid physiological processes to identify new targets for insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genoplante 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). Paris, FRA., Mar 2010, Avignon, France. 40 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and compartment specific response to RNAi in aphids: each individual matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Sapountzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Réunion Réseau Français de Biologie Adaptative des Pucerons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie Fonctionnelle, Insectes et Interactions (0203)., Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du mode d’action des acides dicaféoylquiniques, molécules naturelles aphicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Servier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noëlle Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et évolution des familles de transporteurs chez le puceron du pois (Acyrthosiphon pisum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Réunion Réseau Français de Biologie Adaptative des Pucerons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie Fonctionnelle, Insectes et Interactions (0203)., Oct 2010, Lyon, France. n. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of the transport function in the symbiotic system of the pea aphid Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Meeting GDRE-RA "Comparative genomics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Estudis Catalans (IEC). Barcelona, ESP., Nov 2010, Barcelone, Spain. n. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur l'ingestion de xylème par les phloémophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Giordanengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pompon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Quiring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Goyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conférence Internationale Francophone d'Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence Internationale Francophone d'Entomologie (CIFE). Louvain, BEL., Jul 2010, Louvain la Neuve, Belgique. n. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement alimentaire du puceron lanigère du peuplier par la technique d’électropénétrographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bankhead-Dronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conférence Internationale Francophone d'Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence Internationale Francophone d'Entomologie (CIFE). Louvain, BEL., Jul 2010, Louvain la Neuve, Belgique. n. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model aphid bacterial pathogen: the phytopathogen Dickeya dadantii (Erwinia chrysanthemi) and its insect-specific virulence factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Aphids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Catania (UniCT), Jun 2009, Catane, Italy. 199 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model aphid bacterial pathogen: the phytopathogen Dickeya dadantii (Erwinia chrysanthemi) and its insect-specific virulence factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pôle de Protection des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint-Pierre, France. n. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickeya dadantii, a pathogen in symbiontland... : the experimental infection of the pea aphid by the plant pathogen Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au LECA, Université Joseph Fournier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acyrthosiphon pisum Cyc database (AcypiCyc) created using a novel BioCyc Annotation Database System (CycADS): a useful tool to explore and study the pea aphid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Meeting of the International Aphid Genomics Consortium "Pea Aphid Genome Annotation Workshop 2, Barcelona, Espagne, juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the limitation of the aphid immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole M Gerardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boran Altincicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Atamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth M Barribeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International symposium on Aphids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CycADS: an annotation management system for the development and update of BioCyc metabolic network databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Huerta-Cepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Information Systems for Insect Pests, Rennes, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AcypiCyc (Acyrthosiphon pisum Cyc database) : a model database to visualize and study the metabolic network underlying the pea aphid-Buchnera symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symbiosis Society (ISS) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madison, août 2009, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic requirements in essential amino acids in parthenogenetic pea aphid embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bendridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Duport, G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Aphids (8 ISA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Catania, juin 2009, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AcypiCyc (Acyrthosiphon pisum Cyc database) and CycADS (Cyc Annotation Database System): moving from genome sequence annotation to metabolic network analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Aphids (8 ISA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Catania (Italie), juin 2009, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the limitation of the aphid immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole M. Gerardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boran Altincicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Atamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth M. Barribeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Aphids (8 ISA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Catania, juin 2009, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic requirements in essential amino acids in parthenogenetic pea aphid embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bendridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bermingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Aphids (8 ISA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Catania (Italie), juin 2009, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins en acides aminés des embryons de femelles parthénogénétiques du puceron du pois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bendridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Français de Biologie Adaptative des Pucerons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et fonctions des deux interactions durables intimes chez les insectes : le puceron, sa plante-hôte et sa bactérie symbiotique primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecole doctorale Sciences et Santé, Université Picardie Jules Vernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Amiens, France. n. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AcypiCyc (Acyrthosiphon pisumCyc database) and CycADS (CycAnnotation Database System) : moving from genome sequence annotation to metabolic network analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Français de Biologie Adaptative des Pucerons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, juin 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vieux couple à la conquête des plantes vasculaires : le puceron et sa bactérie symbiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance commune Académie Agriculture et Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). Paris, FRA., Dec 2009, Paris, France. 23 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et fonctions des deux interactions durables intimes chez les insectes : le puceron, sa plante-hôte et sa bactérie symbiotique primaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractéristiques et fonctions des deux interactions durables intimes chez les insectes : le puceron, sa plante-hôte et sa bactérie symbiotique primaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickeya dadantii, a pathogen in symbiontland ... : the experimental infection of the pea aphid by the plant pathogen Erwinia chrysanthemi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dickeya dadantii, a pathogen in symbiontland .. : the experimental infection of the pea aphid by the plant pathogen Erwinia chrysanthemi.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux métaboliques et génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Villeurbanne (France), juillet 2008, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Acyrthosiphon pisum Cyc database (ApsCyc) : from genome sequence to metabolic network analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics - IPG'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, novembre 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de la « fonction symbiotique » de Buchnera aphidicola chez le puceron du pois Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA AgroBI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bordeaux, décembre 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of metabolism genes: towads the implementation of an Acyrthosiphon pisum Cyc database (ApsCyc) to perform metabolic network analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Meeting of the International Aphid Genomics Consortium "Pea Aphid Genome Annotation Workshop 1"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Princetown (USA), juillet 2008, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Acyrthosiphon pisum Cyc database (ApsCyc): from genome sequence to metabolic network analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics - IPG'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon (France), novembre 2008, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation transcriptionnelle dans un génome réduit symbiotique : réduite ou active ? Réponse de la voie de biosynthèse à un stress en leucine chez le symbiote primaire du puceron du pois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Plante et Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cluster de recherche Rhône-Alpes "Qualité des plantes, agricultures, acteurs et territoires". Villeurbanne, FRA., Jun 2008, Lyon, France. 27 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Villeurbanne (France), juillet 2008, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation transcriptionnelle dans un génome réduit symbiotique : réduite ou active ? La réponse de la voie de biosynthèse à un stress en leucine chez le symbiote primaire du puceron du pois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Plante et Environnement", Cluster de recherche Rhône-Alpes "Qualité des plantes, agricultures, acteurs et territoires" - INSA de Lyon / Univ. Lyon 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon (France), juin 2008, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions trophiques dans la symbiose puceron - Buchnera : Régulations transcriptionnelles de la réponse à la carence en acides aminés essentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Français de Biologie Adaptative des Pucerons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris (France), janvier 2008, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de la « fonction symbiotique » de Buchnera aphidicola chez le puceron du pois Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA AgroBI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bordeaux (France), décembre 2008, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PA1b, un peptide à activité insecticide : relations structure/fonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Colloque de Physiologie de l'Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rennes (France), juillet 2007, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the (wild) outside world to the (friendly) inside world: aphid-plant and symbiotic interactions as targets for aphid control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios del Institut Cavanilles de Biodiversitat i Biologia Evolutiva (ICBiBE) - Univ. Valencia (ESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Valencia (Espagne), mars 2007, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PA1b, un peptide entomotoxique d'origine végétale : cibles et mode d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chouabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Colloque de Physiologie de l'Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rennes (France), juillet 2007, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of expression following nutritional stresses in the reduced genome of Buchnera aphidicola, &amp;quot;Is there any life left?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios del Institut Cavanilles de Biodiversitat i Biologia Evolutiva (ICBiBE) - Univ. Valencia (ESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Valencia (Espagne), juin 2007, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la relation entre niveau d'expression des gènes et organisation du chromosome chez Buchnera aphidicola, symbiote primaire des pucerons : exemple d'un génome réduit mais non dégénéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Colloque de Physiologie de l'Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Rennes, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchnera aphidicola, endocytobiote du puceron : transcriptome d'un génome &amp;quot;dégénéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2006 des Microbiologistes de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dourdan (France), juin 2006, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic interactions between the bacterium Buchnera aphidicola and its obligate symbiotic partner, the pea aphid: nutritional studies combined with transcriptome analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symbiosis Society (ISS) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienna (Autriche), août 2006, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between gene expression and genome properties in Buchnera aphidicola, the primary endosymbiont of the pea aphid Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symbiosis Society (ISS) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienna (Autriche), août 2006, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial transcriptomic patterns in the genome of the endosymbiotic bacterium Buchnera aphidicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Approaches for the Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwinia chrysanthemi (D. dadantii) is also an insect pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Plant Pathogenic Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Edinburgh (UK), juillet 2006, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation génétique et métabolique chez Buchnera aphidicola (AgroBi 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée INRA-INRIA "Insertion des mathématiques dans les approches biologiques : du gène à l'organisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon (France), décembre 2006, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial transcriptomic patterns in the genome of the endosymbiotic bacterium Buchnera aphidicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Theoretical Approaches for the Genome"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Annecy-le-Vieux (France), novembre 2006, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchnera aphidicola: evidences for transcriptional regulation in a degenerated genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA "Apports de la génomique à la physiologie et la pathologie de l'insecte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier (France), mars 2006, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between gene expression and genome properties in Buchnera aphidicola, the primary endosymbiont of the pea aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International of Symbiosis Society Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transcriptomique de la réponse de Buchnera aphidicola à un stress métabolique subi par son hôte le puceron du pois, Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Reseau Ecologie et Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon (France), janvier 2005, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomewide transcriptional changes associated with nutritional alterations affecting phenylalanine and tyrosine metabolism in Buchnera aphidicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon (France), juillet 2005, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of lice and plants: metabolite flows in the trophic pathway of phloem feeding insects as analysed through genomic and EST data from the aphid symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting 2005 (SEB 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Barcelona (Espagne), juillet 2005, France. pp.S233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchnera aphidicola: evidences for transcriptional regulation in a degenerated genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics - IPG'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon (France), novembre-décembre 2005, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global transcriptional responses of Buchnera aphidicola to aromatic amino acid limitation in the diet of its symbiotic partner, the phloem sap feeding insect Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting 2005 (SEB 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Barcelona (Espagne), juillet 2005, France. pp.S226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea albumin 1b (PA1b), an entomotoxic cysteine-rich peptide, protects transgenic rice seeds against the stored-product pest Sitophilus oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Breitler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Rice Genetics Symposium &amp; 3rd International Rice Functional Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Manila (Philippines), novembre 2005, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchnera aphidicola, bactérie endosymbiotique des pucerons : génomes et physiologie symbiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Al Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque de Physiologie de l’Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome de Buchnera, la bactérie symbiotique intracellulaire des pucerons : une approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancie Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. P Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Colloque de Physiologie de l’Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bactéries intracellulaires des insectes : Phylogénie et évolution moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Microbiologistes de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative and phylogenetic aspects of two insect endocytobioses : aphids and weevils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST meeting : Bacterial symbionts on survival of entomopathogenic nematodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Wellesbourne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocytobiose chez les pucerons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe "Symbiose chez les Insectes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmision secuencial del virus del mosaico del pepino por las especies Aphis gossypii Glover y Myzus persicae Sulzer en lineas de melon portadoras y no portadoras del gen de resistencia Vat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Fereres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Jornadas cientificas de la Sociedad Espanola de Entomologia Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Lleida, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance aux homoptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées coton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protease inhibitors from pea seeds: Biochemical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on plant proteins from European crops. Food and non-food applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et mécanismes de résistance du pêcher au puceron vert du pêcher, Myzus persicae Sulz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Massonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque sur les Recherches Fruitières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are aphid bacterial endosymbionts involved in the biosynthesis of aphid peculiar triglycerides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International colloque on endocytobiology and symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Uji-Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminoacids and proteins as cues in aphid-plant interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of certain proteins on Acyrthosiphon pisum growth and development. Potential influence on aphid-plant interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Dordrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive rate of the pea aphid related to phloem sap composition of alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bournoville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aphid-plant interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1990, Oklahoma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrosine storage in stored-product Coleoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Working Conference on Stored-Product Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la tyrosine chez les insectes holometaboles : le cas d'un Coleoptere Curculionidae, le charancon des cereales Sitophilus oryzae L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference des entomologistes d'expression francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1990, Gembloux, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full genome and characterization of a new species of Chryseobacterium with phytopathogenic potential on Vicia faba (Fabaceae; Papilionoidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Droux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Rencontres Plantes-Bactéries Aussois 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes, leur biodiversité et leur potentiel en ingénierie bio-inspirée : structure, fonctions, adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Callaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition/Colloque “Biomimétique : l’imitation sans limitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriocyte reprogramming to maintain organismal homeostasis under nutritional stress in aphid symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the retort organs, producing mouthpart cuticle, in (the pea) aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ressnikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Arafah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBI 2019 - Colloque de Biologie de l'Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Albi, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriocyte reprogramming to maintain organismal homeostasis under nutritional stress in aphid symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique et fonctionnelle des molécules homologues de PA1b chez l'espèce modèle des légumineuses Medicago Truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. LAAS International Science Conference Advanced Research for Better Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Beyrouth, Liban. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathepsin-L proteinase is involved in cuticle remodeling during the molting process in the pea aphid, &amp;lt;em&amp;gt;Acyrthosiphon pisum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Sapountzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Molecular Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SymbAphidBase: a new database dedicated to aphid symbionts to store novel sequenced genomes and standardize their annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Labernardiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la cathepsine-L dans le remodelage cuticulaire durant le processus de mue chez le puceron du pois, Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Sapountzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies génétiques de résistance des plantes aux insectes: Innovation vs conservation, faut-il vraiment choisir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFE 8. Conférence Internationale Francophone d'Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hammamet, Tunisie. 2014, 8ème Conférence Internationale Francophone d'Entomologie (CIFE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis identifies gain and loss/change of function within the small multigenic insecticidal Albumin 1 family of Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS EMBO 2014 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, FEBS Journal, 281 (Suppl. 1), 2014, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-016-0745-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D NMR structure of a new Cyt-like delta-endotoxins from Dickeya dadantii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Conference on Magnetic Resonance in Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Dallas, United States. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of homologous genes to PA1b, a cysteine-rich plant peptide, in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Chantret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Antimicrobial Peptides: Today knowledge and future applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous production of PA1b, a plant biopesticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui-Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Antimicrobial Peptide - Today knowledge and future applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille (Villeneuve d'Ascq), France. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Dickeya dadantii genes during infection of the pea aphid Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of metabolic pathways and host regulation in symbiosis: tyrosine and cuticular protein biosynthesis during the pea aphid embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bendridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Réunion Réseau BAPOA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de biopesticides d’origine végétale pour l’horticulture : méthodes de production, spectre d’action et validation in vivo de l’efficacité des acides dicaféoylquiniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noëlle Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Aarrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR - Grand colloque Biologie et Santé 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of metabolic pathways and host regulation in symbiosis: tyrosine and cuticular protein biosynthesis during the pea aphid embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bendridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Molecular Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011,  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite profiling and feeding bioassays suggest a major role for a dicaffeoylquinic acid in induced resistance of peach to Myzus persicae aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIR 2011 Joint meeting of the "PR-proteins Workshop" and the "Working Group Induced Resistance in Plants Against Insects and Diseases"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Neuchatel, Switzerland. 154 p., 2011, PR-Proteins and Induced Resistance Against Pathogens and Insects. Abstracts book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous production of PA1b, a plant biopesticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui-Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Molecular Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence de la bactérie phytopathogène Dickeya dadantii contre le puceron du pois Acyrthosiphon pisum : analyse de l’expression des toxines insecticides Cyt et suivi histologique de l’infection bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque de Biologie de l’Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the regulatory network in Buchnera aphidicola, the obligate intracellular symbiotic bacteria of aphids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Brinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Annual Meeting of the Society for Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génomique de la fonction de transport dans le système symbiotique du puceron du pois Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010, CBI-2010 : 16ème Colloque de Biologie de l’Insecte, Lyon, 18 au 20 octobre 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse tissu-spécifique au traitement par RNAi chez le puceron du pois : une étude cinétique à l’échelle de l’individu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Sapountzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010, CB-2010 : 16ème Colloque de Biologie de l'Insecte, Lyon, 18 au 20 octobre 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the “CycADS” annotation management system to develop a BioCyc metabolic network database for sequenced arthropods genomes: first steps towards “ArthropodsCyc”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Huerta-Cepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Annual Arthropod Genomics Symposium on “Arthropod Genomics: New Approaches and Outcomes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Kansas City, United States. 45 p., 2010, Fourth Annual Arthropod Genomics Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single insect and tissue compartment specific response to RNAi microinjection in aphids: each individual matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Sapountzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Annual Arthropod Genomics Symposium on “Arthropod Genomics: New Approaches and Outcomes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Kansas City, United States. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of metabolism genes : towads the implementation of an Acyrthosiphon pisum Cyc database (ApsCyc) to perform metabolic network analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Meeting of the International Aphid Genomics Consortium "Pea Aphid Genome Annotation Workshop 1"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Princetown, juillet 2008, United States. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic DNA: an attractive candidate for microarray data normalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics - IPG'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon (France), novembre-décembre 2005, France. , pp.1-1, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary methodological approach to study the transcriptome of Buchnera, the intracellular symbiotic bacteria of aphids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancie Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. P Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatique du transcriptome de Buchnera, symbiote intracellulaire des pucerons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancie Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2003 des Microbiologistes de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome de Buchnera: développement d'une première puce à ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancie Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. P Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transcriptome de Buchnera aphidicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancie Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases moléculaires des interactions plante-environnement biotique (thème insecte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Biomimicry to Cities: The Forest as Model for Urban Planning and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Dicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ménézo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and the City - Towards a Philosophy of Urban Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, Springer Nature Switzerland, pp.271-288, 2021, Philosophy of Engineering and Technology, 978-3-030-52313-8. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-52313-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tube digestif des insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions insectes-plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae IRD Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 749 p., 2013, 978-2-7592-2018-2 978-2-7099-1746-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tube digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des insectes et des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Publibook, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative and phylogenetic aspects of two insect endosymbioses : aphids and weevils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost 819. Entomopathogenic nematodes. Taxonomy, phylogeny and gnotobiological studies of entomopathogenic nematode bacterium complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protease inhibitors from Pea seeds : biochemicals characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Proteins from European crops : Food and Non-Food Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 1998, 978-3-662-03722-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical resistance of yams to leaf-cutting by the attine ant Acromyrmex octospinosus (Reich)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects-plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr W.Junk Publishers, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un composé poly aromatique poly hydroxylé, notamment de l'acide chicorique pour lutter contre les organismes nuisibles des plantes et composition phytosanitaire comprenant l'acide chicorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poëssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2015124846. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d'acides Dicafféoylquiniques et leur utilisation dans la lutte contre les pucerons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 095624A2. 2009, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une albumine PA1a de légumineuse comme insecticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO 2009/056689 A1. 2009, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d'acides dicaféoylquiniques et de leur utilisation dans la lutte contre les pucerons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2009/095624 A2. 2009, 35 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It Don't Mean a Thing, if It Ain't Got That Wing: Aphids in the Arts, or the Invisible Made Visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Orlandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/Z3BOPV⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insecte le plus chétif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senges, Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition protéique des pièces buccales du puceron mise à jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétisme: quand l’humain s’inspire de la nature. Acte III: Matériaux bio-inspirés: céramiques fonctionnelles, et polymères inspirés de la cuticule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimétisme: quand l’humain s’inspire de la nature, cycle de conférences (Montbel, V. &amp; Castellani, J., eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des insectes partout, même dans les grimoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcosmos: le (peuple de l'herbe) sublime et l'insignifiant. Conférence Ciné-Sciences Saison 4 (CNRS DR07).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimesis: Masterclass sur les interactions Arts-Sciences et la Biomimétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patte d'Orthoptère, un outil multifonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétique, l’imitation sans limitation @ INSA-Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Voïta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSA-Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoproteines et apolipoproteines du serum de la truite arc-en-ciel (Salmo gardnierii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage et mobilisation de la tyrosine au cours du développement larvaire de Spodoptera littoralis (Lepidoptère; Noctuidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. AgroParisTech, 1984. Français. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00665092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage et mobilisation de la tyrosine au cours du développement larvaire de Spodoptera littoralis (Lepidoptera ; Noctuidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. Institut National Agronomique Paris Grignon, 1984. Français. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02855567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tête de puceron en microscopie confocale, illustrant les glandes de l'organe retort, synthétisant les stylets maxillaires (rouge) et mandibulaires (bleu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ressnikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult from butterfly Polygonia c-album feeding on an aphid colony's honeydew within a peach-tree curled leaf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Villeurbanne, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tête de puceron en coupe série de microscopie optique, reconstruite en 3D pour segmentation des glandes de l'organe retort, synthétisant les stylets maxillaires (rouge) et mandibulaires (bleu).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ressnikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nature à la technologie soutenable: le biomimétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lequay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId704"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.69741697417px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yvan Rahbé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yvan-rahbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0074-4443</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074616234</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=jgKMYHgAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-9389-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonjour,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis chercheur INRAE depuis 1983.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingenieur agronome et biochimiste de formation, je suis un physiologiste de l'insecte (Thèse INA-PG/AgroParisTech en 1984) ayant travaillé à l'INSA de Lyon depuis cette date, avec quelques incursions ailleurs: INRA Guadeloupe en 1985-1986, U. Valencia en 2007. J'ai travaillé dans 4 grands domaines de la biologie des interactions, liés à la Santé des Plantes, mon Département INRAE de rattachement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Les interactions plante-insecte et les mécanismes de resistance des plantes aux insectes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- La biologie de la symbiose bactérienne trophique (obligatoire) chez les insectes, sur le modele Puceron / Buchnera principalement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- La biologie des toxines anti-insectes, principalement d'origine vegetale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- La biologie de la vection bactérienne par les hemiptères et les pucerons</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement mis a disposition de INRAE à l'INSA de Lyon, dans une UMR CNRS de Microbiologie (MAP, UMR5240), je développe un projet sur les mécanismes moléculaires des interactions bactéries / insectes à l'interface cuticulaire, ainsi qu'un projet interdisciplinaire en </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">biomimétique de la cuticule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Course and current status</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Cursus: Present: Research Scientist in insect microbiology and genomics in MTSB group, MAP Lab (EPI-Cuticle Team-Project).• 2016-2022: Team member, MTSB group @ MAP UMR5240 CNRS (Membrane trafficking and signalling in Bacteria, Microbiology, Adaptation, Pathogeny Lab, CNRS/UCBL/INSA-Lyon/ BayerCropScience).• 2013-2015: Team member, Entomotox group @ BF2I• 2006-2012: Lab Head BF2I (Functional Biology Insects & Interaction, UMR0203 INRA INSA de Lyon); member of SymTrophique group 2010-2012 (lead: Hubert Charles).• 2000-2005: Group leader Entomotox. Jun 2000: Research director, DR INRA and HDR.• 1986-1999: Scientist, Chargé de Recherche CR INRA Insect-Plant theme, together with Gerard Febvay. Sep 1985: Junior scientist CR INRA.• 1985-1986: VAT (military service), scientist at INRA Guadeloupe FWI (head Gérard Febvay & Alain Kermarrec).Dec 1984: AgroParisTech Ph.D., Paris (Lyon from Nov 1982-Dec 1984 as INRA &amp;quot;ASC&amp;quot; grantee). Nov 1984: ISA degree in applied statistics, Jouy-en-Josas. Sep 1982: Masters degree AgroParisTech. Jun 1982: AgroParisTech Agronomy Engineer, specialty Biochemistry. 1979: laureate AgroParisTech (rk 6) and Ecole Normale Supérieure de St-Cloud (Biology section, rk 1). 1977: Baccalaureat laureate (Science section, TB).Professional experience:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Research management:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I have been a wetbench biochemist and physiologist, working in aphid toxicology and symbiosis in a group of the INRA-INSA laboratory BF2I (formerly LBA, Applied Biology Lab, Prof. P. Nardon). We launched the Insect-Plant group within this lab together with Gérard Febvay, who ran the symbiosis and metabolism project, while i started our toxinology project. I have coordinated two European projects (the Aphid symbiosis network project with Prof. Andres Moya -Valencia U- and Angela E Douglas -York U- and EPG, a behavioural methodology workshop with Prof. Freddy Tjallingii -Wageningen U-). I participated as WP leader in a ECOS project in chemical ecology with Prof. H. Niemeyer -Santiago U-, a Capes-Cofecub 261/98 project in insect digestive physiology with Prof. Walter Terra -Sao Paulo U-, and an european FAIR6-CT98-4322 project [both coord. Dr S. Grenier, INRA]. Also involved in the european FAIR-CT98-4239 Novel PI Crops (coord. MA Jongsma -Wageningen PRI-) as INRA partner. I coordinated an ANR-Genoplante Aphicible project in 2008-11, and worked as WP leader/participant in two ANR-Emergence projects in 2009 and 2011 (CerealProtect & Hortibiope). Participant in ANR-Blanc Speciaphid project 2013-2015 (coord. JC Simon, IGEPP INRA Rennes). WP leader in ANR StylHook 2016-2018 (coord M Uzest BGPI Montpellier).Teaching: Although not a teacher, I have been involved in Masters-level lectures on Insect-Plant interactions (U. Paris 6), on Insect Symbiosis (U Lyon 1), on Plant-Resistance to insects (U Lyon 1), on Insect Biodivertsity and control (INSA de Lyon) and on Bio/Insect-inspired technology & Biomimetics (INSA de Lyon).Expertise: I have worked as expert of research projects in France (ANR, France Genomique, France Agrimer), Belgium (FNRS) and Czec republic (GACR). I am working as a scientific expert in two boards of professional federations (FN3PT and SIPRE).Partnership: Scientific collaborations with plant health or seed industry companies: Biotope; Biogemma-Limagrain, Bayer CropScience.Organisation: Co-organization, together with Dr Gérard Febvay and other Lyon colleagues, of the Lyon 2010 CBI (Congress of Insect Biology France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications and patents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: 90+ peer-reviewed papers. 4 patents in the fiield of plant protection against insects. All accessible through the following links:Pubmed (see on left), ProdINRA, ResearchGate, ResearchID and my personal web page (see on left).Scientific summaryMy present project (2014-2015) involves both toxinology and the building of a new research project on insect cuticle (2016+). Insect cuticle is a non-cellular tissue i have been interested in during my early science years, when studying the economy of the aromatic nucleus and its key amino-acid tyrosine during insect metamoprphosis. Synthesizing, storing and mobilizing this essential metabolite is a limiting process in the bulding of larval, nymphal and adult exoskeleton for all insect groups. I am presently (2016-2018) starting a project on aphid cuticle and cuticular proteins, their roles in microbe signalling at the insect solid interface, and including a biomimicry/ bioinspiration application to material science, with a focus on the influence of cuticular proteins on chitin-based material properties (core and surface).General outlines: Trained as a biochemist, I was embarked early in insect physiology and insect-specific metabolic pathways, as well as in the study of adaptation of insects to their host-plants. Three main blocks constitute my essential research since my early steps: Plant resistance mechanisms, with a speciality in peptide toxins and in the taxon explored (aphids, as a model for phloem-feeding, symbiont-bearing, insect pests).Toxins and toxinogenomics. Plants has launched a long-lasting arms-race with insects (their main animal predators), which is dominated by small-molecular weight secondary metabolites. However, plants also evolved small and larger peptide toxins, which have the advantage of a wider basis for genetic engineering and cross-species occurrence. Since the mid nineties, I have explored many peptide classes (lectins, different categories of peptidase inhibitors, as well as a novel class of toxins) for their potentialities as insect toxins. Together with Bernard Delobel, and afterwards with Frédéric Gressent, we focused on the evolutionary history and the mode of action of the novel bioinsecticidal class of the legume albumins I (A1b). This is presently caried on with Corinne Royer and Pedro Da Silva.Insect obligate endosymbiosis. Many niche-restricted insects rely on obligate bacterial symbiotes to exploit their food. This is the case of all sap-sucking insects, among which aphids are an economically important group of phloem-restricted and virus-transmitting insects. At the turn of the millenium, aphids became an interesting model in evolutionary biology due its endogenous microbial community, starting with the Buchnera genus (obligate symbiont, dating back to the early colonization of plant vascular tissues by this insect clade during the jurassic period). Together with the SymTrophic group (Hubert Charles, Gérard Febvay, Federica Calevro and Stefano Colella), I explored the functioning of the reduced genome of this bacteria, lately through a specific focus on the transport system controlling this symbiosis.Insect-Plant interactions and Plant Resistance to aphids. Plant show intraspecific variation for resistance to pests and pathogens. Such genetic resistance traits are essential components of integrated control methods in all agricultural systems (being organic, traditional, industrial or agroecological). Identifying and understanding such traits is key knowledge for building-up durable plant health management strategies, as well as for studying the evolution of plant-insect interactions. From natural to engineered (GM) resistant traits, my interest on the mechanisms of crop plant resistance to aphids has been a permanent guideline to my scientific activities.Aphid cuticular proteins. Started 2016 ! Transcriptomic, proteomic (with group of Philippe Bulet, Biopark CNRS Archamps) and genomic analyses of mouthpart cuticular proteins in the pea aphid. Interaction of cuticle and receptor proteins with viruses (M Uzest Montpellier) and bacteria (Lyon). Biomimetics of cuticle-like polymers with microbiological and mechanical properties inspired by the aphid stylets.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitin-binding protein behavior at chitosan interface studied by quartz crystal microbalance with dissipation monitoring (QCM-D): Binding quantification, orientation and affinity constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 252, pp.114650. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.114650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan surface interaction platform for protein binding quantification by fluorescence microscopy, application to the specificity of CBD proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 354, pp.123321. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of the piercing mouth during the last molt of the diseases-transmitting aphids and mosquitoes as revealed by synchrotron X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Epis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (4), pp.1069-1079. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2024/2475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of 3, 5- hetero diesters of 4-deoxy quinic acid and their aphicidal activity against Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiubin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Queneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.131982. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2021.131982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arinder Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuticular Structure Proteomics in the Pea Aphid Acyrthosiphon pisum Reveals New Plant Virus Receptor Candidates at the Tip of Maxillary Stylets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Deshoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Arafah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (3), pp.1319-1337. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.9b00851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanité Bio-Inspirée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect mouthpart transcriptome unveils extension of cuticular protein repertoire and complex organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ressnikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Arafah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (2), pp.100828. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2020.100828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arinder Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes comme modèles dans l'imaginaire des artistes: symboles et anti-symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 342 (7-8), pp.249-250. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2019.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriocyte Reprogramming to Cope With Nutritional Stress in a Phloem Sap Feeding Hemipteran, the Pea Aphid Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1498. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.01498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction of the bioinsecticide PA1b (Pea Albumin 1 subunit b) with the insect V-ATPase triggers apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.4902. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-05315-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis identifies gain and loss/change of function within the small multigenic insecticidal Albumin 1 family of Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chouabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Chantret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.63. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-016-0745-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new dicinnamoyl 4-deoxy quinic acid and methyl ester derivatives and evaluation of the toxicity against the pea aphid Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiubin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouleriguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Queneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (8), pp.2487-2497. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ob02483h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Cyt-like δ-endotoxins from Dickeya dadantii: structure and aphicidal activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.8791. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into the RNA interference response against cathepsin-L gene in the pea aphid, Acyrthosiphon pisum: Molting or gut phenotypes specifically induced by injection or feeding treatments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Sapountzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, to be published. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2014.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrosine pathway regulation is host-mediated in the pea aphid symbiosis during late embryonic and early larval development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.235. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and Biological Activity of the Cystine Knot Bioinsecticide PA1b (Pea Albumin 1 Subunit b).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e81619. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0081619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphid Resistance in Florist's Chrysanthemum (Chrysanthemum morifolium Ramat.) Induced by Sea Anemone Equistatin Overexpression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Valizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Kazemitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten A Jongsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (50), pp.12(50):6922-6930. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/AJB2013.12956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of Dickeya dadantii Infecting Acyrthosiphon pisum Reveals a Strong Defense against Antimicrobial Peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.e54118. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0054118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpene saponins of Quillaja saponaria show strong aphicidal and deterrent activity against the pea aphid Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen de Geyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Smagghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Geelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (2), pp.164-169. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickeya dadantii, a Plant Pathogenic Bacterium Producing Cyt-Like Entomotoxins, Causes Septicemia in the Pea Aphid Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e30702. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0030702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional plant penetration and feeding upon cortical parenchyma cells by the woolly poplar aphid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (6), pp.857-66. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpene saponins of Quillaja saponaria show strong aphicidal and deterrent activity against the pea aphid Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen De Geyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Smagghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Geelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (2), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genomic reappraisal of symbiotic function in the aphid/buchnera symbiosis: reduced transporter sets and variable membrane organisations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli Lamelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Pérez-Brocal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.e29096. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CycADS: an annotation database system to ease the development and update of BioCyc databases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto F Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie S Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Huerta-Cepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.bar008. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/bar008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal dynamic response of the Buchnera aphidicola pLeu plasmid to variations in leucine demand of its host, the pea aphid Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Viñuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 81 (5), pp.1271-1285. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2011.07760.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding properties of the N-acetylglucosamine and high-mannose N-glycan PP2-A1 phloem lectin in Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153 (3), pp.1345-61. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.110.153882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding properties of the N-acetylglucosamine and high-mannose N-glycan PP2-A1 phloem lectin in Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153 (3), pp.1345-61. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.110.153882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyt toxin expression reveals an inverse regulation of insect and plant virulence factors of Dickeya dadantii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (12), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02305.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of twelve soft wheat varieties (Triticum aestivum) to Sitophilus granarius (L.) (Coleoptera: Curculionidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mebarkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Makhlouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Biology Journal of North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (4), pp.571-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Pea Aphid Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iagc The International Aphid Genomics Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.e1000313. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1000313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of twelve soft wheat varieties (Triticum aestivum) to Sitophilus granarius (L.) (Coleoptera: Curculionidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mebarkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Makhlouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Biology Journal of North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (4), pp.571-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunity and other defenses in pea aphids, Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole M Gerardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boran Altincicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Atamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth M Barribeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.R21. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2010-11-2-r21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vieux couple inséparable à la conquête des plantes vasculaires : le puceron et Buchnera, sa bactérie symbiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (5), pp.78-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PA1b, a small knotted albumin from garden pea, protects transgenic rice against its major post-harvest insect pest Sitophilus oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, in prep, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic analysis of the symbiotic function of Buchnera aphidicola, the primary endosymbiont of the pea aphid Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Brinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Viñuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332 (11), pp.1034-49. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Bacillus thuringiensis delta-endotoxins on the pea aphid, Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Porcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (14), pp.4897-4900. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00686-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation of the links between gene transcription and chromosomal organization in the highly reduced genome of Buchnera aphidicola.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Viñuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.143. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity, binding and internalization of the pea-A1b entomotoxin in Sf9 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89 (12), pp.1539-1543. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2007.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les pucerons manipulent les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Giordanengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 279, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad screening of the legume family for variability in seed insecticidal activities and for the occurrence of the A1b-like knottin peptide entomotoxins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Diol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (4), pp.521-35. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2006.11.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les pucerons manipulent les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Giordanengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 279, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unis pour survivre : les pucerons et leurs bactéries symbiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 279, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activity and binding site characteristics of the PA1b entomotoxin on insects from different orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1673/031.007.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different levels of transcriptional regulation due to trophic constraints in the reduced genome of Buchnera aphidicola APS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (12), pp.7760-7766. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01118-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a membrane-bound aminopeptidase purified from Acyrthosiphon pisum midgut cells: a major binding site for toxic mannose lectins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.T. Cristofoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Mendonça de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.R. Terra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 273 (24), pp.5574-5588. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2006.05547.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale gene discovery in the pea aphid Acyrthosiphon pisum (Hemiptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Sabater-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dearden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7-3 (r21), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2006-7-3-r21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00180157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phytopathogen Dickeya dadantii (Erwinia chrysanthemi 3937) is a pathogen of the pea aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (3), pp.1956-1965. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.72.3.1956-1965.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phytopathogen Dickeya dadantii (Erwinia chrysanthemi 3937) is a pathogen of the pea aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (3), pp.1956-1965. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.72.3.1956-1965.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codon usage bias and tRNA over-expression in Buchnera aphidicola after aromatic amino acid nutritional stress on its host Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (16), pp.4583-4592. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkl597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular profiles of insect bacteriocytes: mutualism and harm at the initial evolutionary step of symbiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (2), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-5822.2004.00461.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of plant protease inhibitors, oryzacystatin I and soybean Bowman-Birk inhibitor, on the aphid Macrosiphum euphorbiae (Homoptera, Aphididae) and its parasitoid Aphelinus abdominalis (Hymenoptera, Aphelinidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D.M. Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (1), pp.75-86. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2004.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatique des puces à ADN et application à l'analyse du transcriptome de Buchnera aphidicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo des Puys, INRA Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of the insecticidal lectin Concanavalin A in pea aphid, Acyrthosiphon pisum (Harris) and induced effects on the structure of midgut epithelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angharad M R Gatehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (12), pp.1137-50. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2004.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and biological screening for insect-toxic seed albumins from four legume species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 167 (4), pp.705-714. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2004.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of a gut-specific cathepsin L from the aphid Aphis gossypii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duportets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gorojankina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (2), pp.165-77. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0962-1075.2004.00474.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of jackbean lectin (ConA) on the feeding behaviour and kinetics of intoxication of the pea aphid, Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of the insecticidal lectin Concanavalin A in pea aphid, Acyrthosiphon pisum (Harris) and induced effects on the structure of midgut epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angharad Gatehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (12), pp.1137-1150. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2004.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of 35mer amino-modified oligonucleotide based microarray with bacterial samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancie Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 57 (2), pp.207-18. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2004.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PA1b, an insecticidal protein extracted from pea seeds (Pisum sativum): 1H﷓2-D NMR study and molecular modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouvensal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vovelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42, pp.11915-11923. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi034803l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a high-affinity binding site for the pea albumin 1b entomotoxin in the weevil Sitophilus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 270 (11), pp.2429-35. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1432-1033.2003.03611.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xerocomus chrysenteron lectin: identification of a new pesticidal protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Trigueros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Lougarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Ali-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1621 (3), pp.292-298. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-4165(03)00098-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to the pea aphid Acyrthosiphon pisum of anti-chymotrypsin isoforms and fragments of Bowman-Birk protease inhibitors from pea seeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quillien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (3), pp.299-306. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0965-1748(02)00244-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midgut adaptation and digestive enzyme distribution in a phloem feeding insect, the pea aphid Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio T Cristofoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto F Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter R Terra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 49 (1), pp.11-24. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-1910(02)00222-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PA1b, an insecticidal protein extracted from pea seeds (Pisum sativum) : 1H-2-D NMR study and molecular modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouvensal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vovelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42, pp.11915-11923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to the pea aphid Acyrthosiphon pisum of antichymotrypsin isoforms and fragments of Bowman-Birk protease inhibitors from pea seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quillien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection by phage display of a variant mustard trypsin inhibitor toxic against aphids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi R Ceci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariateresa Volpicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gallerani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Beekwilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (3), pp.557-66. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-313X.2003.01645.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic and symbiotic interactions in amino acid pools of the pea aphid, Acyrthosiphon pisum, parasitized by the braconid Aphidius ervi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Digilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48 (5), pp.507-516. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-1910(02)00053-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A putative insect intracellular endosymbiont stem clade, within the Enterobacteriaceae, infered from phylogenetic analysis based on a heterogeneous model of DNA evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324 (5), pp.489-94. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4469(01)01328-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement alimentaire des hémiptères par la méthode EPG: revue sur le principe, la mise en oeuvre et les domaines d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35, pp.175-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene size reduction in the bacterial aphid endosymbiont, Buchnera.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mouchiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (12), pp.1820-1822. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a026096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aposymbiosis in a cereal aphid: reproductive failure and influence on plant utilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 24, pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of dietary sucrose and neosynthesis of amino acids in the pea aphid, acyrthosiphon pisum, reared on different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Rynkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 202 (Pt 19), pp.2639-2652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of dietary sucrose and neosynthesis of amino acids in the pea aphid, Acyrthosiphon pisum, reared on different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rynkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 202, pp.2639-2652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pyrazole compounds from melon on the melon aphid Aphis gossypii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Q. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50, pp.1117-1122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearing the cassava mealybug, Phenacoccus manihoti, on a defined diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 86, pp.325-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing behaviour of the green peach aphid Myzus persicae on resistant Prunus genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 89 (3), pp.223-232. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1570-7458.1998.00403.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early intracellular punctures by two aphid species on near-isogenic melon lines with and without the virus aphid transmission (Vat) resistance gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Q. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Fereres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 103, pp.521-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melon resistance to the aphid Aphis gossypii : behavioural analysis and chemical correlations with nitrogenous compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Q. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 85, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of GNA and other mannose binding lectins on development and fecundity of the peach-potato aphid Myzus persicae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Peumans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J.M. van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Gatehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79, pp.285-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and chemical characteristics of a genetic resistance of melon to the melon aphid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Q. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 80, pp.250-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of GNA and other mannose binding lectins on development and fecundity of the peach-potato aphid Myzus persicae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy J. Peumans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els J. M. van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Gatehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79, pp.285 - 293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MacStylet, software to analyse electrical penetration graph data on the Macintosh.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Helden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 80, pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic potato plants with enhanced resistance to the peach-potato aphid Myzus persicae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.R. Gatehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Down</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79, pp.295-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zoologistes sur Internet : comment et pour quoi faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Silvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Info Zoo (INRA, Département de Zoologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11, pp.47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technique to immobilize an aphid or a mealybug on plants using a high-frequency microcautery unit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 80, pp.239-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports d'une technique actographique, l'EPG, dans l'étude des relations plantes-insectes piqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Info Zoo (INRA, Département de Zoologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10, pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes transgéniques résistantes aux insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Info Zoo (INRA, Département de Zoologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of lectins and processing of ingested proteins in the pea aphid Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Peumans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.R. Gatehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 76, pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphid-specific triglycerides in symbiotic and aposymbiotic Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chantegrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 24 (1), pp.95-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations on the micro-organisms occurring in the gut of the pea aphid Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 70, pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically recorded feeding behaviour of cassava mealybug on host and non-host plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Tjallingii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tertuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Ru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 72, pp.219-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of secondary compounds in the phloem sap of cassava on expression of antibiosis towards the mealybug Phenacoccus manihoti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khuong-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tertuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 72, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and cytological survey of tyrosine storage proteins in Coleoptera : diversity of strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 23 (3), pp.355-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein toxicity to aphids : an in vitro test on Acyrtosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 67, pp.149-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and development of the tyrosine-rich protein granules in the adipose tissue of the curculionid beetle Sitophilus oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue and Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (2), pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and development of the tyrosine-rich protein granules in the adipose tissue of the curculionid beetle Sitophilus oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue and Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (2), pp.157-170. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-8166(92)90089-P⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La methode des probits sur Macintosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Micro Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 41, pp.117-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicologie&amp;quot;, un programme pour l'analyse des courbes de mortalite par la methode des probits sur Macintosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 27, pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage proteins in Coleoptera : a new class of tyrosine-rich proteins from the pupae of two weevils, Sitophilus oryzae and Rhynchophorus palmarum (Coleoptera : Curculionidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 20 (4), pp.331-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the amino acid balance on the improvement of an artificial diet for a biotype of Acyrthosiphon pisum (Homoptera : Aphididae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 66, pp.2449-2453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes d'une nouvelle strategie de lutte contre la fourmi-manioc, Acromyrmex octospinosus reich, en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hostachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Agronomique (Petit-Bourg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 7, pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyrthosiphon pisum performance in response to the sugar and amino acid composition of artificial diets, and its relation to lucerne varietal resitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bournoville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 48, pp.283-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging activity of the attine ant Acromyrmex octospinosus (Reich) (Hymenoptera : Formicidae) on resistant and susceptible yam varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 78, pp.329-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance de la Luzerne (Medicago Sativa L.) au Puceron du Pois (Acyrthosiphon Pisum Harris) (Homoptera) : Bases Nutritionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bournoville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 24 (4), 473 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of different lucerne cultivars to the pea aphid Acyrthosiphon pisum: influence of phloem composition on aphid fecundity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bournoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 48, pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes d'une nouvelle strategie de lutte contre la fourmi-manioc, Acromyrmex octospinosus (Reich), en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hostachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Agronomique (Petit-Bourg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 7, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des acides amines aromatiques chez les Lepidopteres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 64, pp.1385-1399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par digitalisation d'images du comportement d'affouragement d'une fourmi attine : application aux tests de choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 6 (8), pp.743-749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par digitalisation d'images du comportement d'affouragement d'une fourmi attine : application aux tests de choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 6 (8), pp.743-749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a new gel in a conditioned artificial diet for rearing of the cotton leafworm, Spodoptera littoralis (Boisd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Brochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Science and Its Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 6, pp.803-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte chimique contre la fourmi attine Acromyrmex octospinosus (Reich) :efficacite de nouvelles matieres actives en conditions naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mededelingen van de Faculteit Landbouwwetenschappen Rijksuniversiteit Gent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 50, pp.1187-1196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage et mobilisation de la tyrosine chez une larve de lepidoptere : dosage de la tyrosine, de son glucoside et d'autres acides amines chez Spodoptera littoralis - Lepidoptere, Noctuidae .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 24 (5A), pp.515-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage et mobilisation de la tyrosine chez une larve de lépidoptère :dosages de la tyrosine, de son glucoside et d'autres acides aminés chez Spodoptera littoralis -- lépidoptère ; noctuidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 24 (5A), pp.515-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération BioEEnViS: Le Symbiotron de Lyon. Une plateforme I2P2-I3P3 pour mutualiser des espaces de travail dans des environnements contrôlés (Temp HR% Light) et sécurisés (insectes, microorganismes, plantes — Symbioses sensu lato)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des insectes et des hommes pour un avenir durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giron, David, Oct 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neology in zoonymy: assigning taxon names to tiny strange animals. Etymo-entomological study of arthropod names in Linnaeus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoomathia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zucker, Arnaud &amp; Chandezon, Christophe, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic assembly of chitin and proteins to model virus and bacteria interactions with insects’ mouthparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference of the European Chitin Society / 15. International Conference on Chitin and Chitosan (ICCC13 / EUCHIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Siglufjörður, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron X-ray micro-tomography: an approach to unravel the biogenesis of aphid stylets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Hemipteran Plant Interaction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage à l’intérieur de la tête d’un puceron. Episode 1 : Apport de la microtomographie aux rayons X synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gabrieli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAPOA webinar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau BAPOA, (Biologie Adaptative des Pucerons et Organismes Associés), Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI-Cuticle, an interdisciplinary team-project on the biomimetics of insect Cuticle: the case study of the hemipteran stylet — a chitin-protein polymeric assemblage and an articulated biosyringe &amp; drilling micro-engine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bareggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomim'2020, GDR 2088 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From stylet to cuticle: Transcriptomics and genomics of aphid cuticular protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella van Munster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK-France joint meeting on Aphids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Entomological Society. GBR. Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA), FRA., Apr 2019, Rothamsted, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insectes et phytopathogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stylet(s) à leur cuticule: transcriptomique et genomique des proteines cuticulaires de puceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBI 2019 - Colloque de Biologie de l'Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fourcassié, Vincent, Jun 2019, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary insects, extraordinary properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomim'Expo 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biomimétisme, une interdicipline aux carrefours des sciences biologiques et de l’ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l’IESF Lyon. IESF (Ingénieurs et Scientifiques de France) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle clé du bactériocyte dans la résilience du puceron aux stress nutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effecteurs et inhibiteurs de l’apoptose chez le puceron du pois : annotation et implication dans la mort cellulaire bactériocytaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclop'A(rt)phid: les artistes dans le monde des pucerons, et vice versa - Signification ou Insignifiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vection des bactéries par les insectes : la cuticule importe t’elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Colmar, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history traits and tissue-specific gene expression changes underlying the symbiotic pea aphid resilience to a tyrosine and phenylalanine depleted diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From SymbAphidBase to SymbAphidCyc: two companion databases to study and compare aphid symbionts from genomes to metabolic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Labernardiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Auvergne - Clermont-Ferrand I (UdA). FRA., Jul 2015, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acides dicaféoylquiniques comme molécules aphicides de biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). Le Rheu, FRA., Nov 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SymbAphidBase : une base de données nouvelle dédiée aux symbiotes de pucerons pour stocker et visualiser les génomes séquencés en standardisant leurs annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Labernardiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). Le Rheu, FRA., Nov 2014, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation et analyse des bactéries symbiotiques à partir d'images tridimensionnelles de bactériocytes acquises par MEB (Serial Block Face SEM -SBEM-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journéees du CTµ 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Dec 2013, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AphidAtlas : avancées récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAPOA 2013 MOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic & functional diversity of homologous peptides to the plant seed entomotoxin A1b family (Albumins 1) in Medicago truncatula (and in some legumes originating from Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l'Université Libanaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libanaise. Beyrouth, LBN., Oct 2012, Beyrouth, Lebanon. 49 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double vie d’une bactérie phytopathogène : interaction entre Dickeya dadantii et le puceron du pois Acythosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Plantes Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). Versailles, FRA., Jan 2012, Aussois, France. n. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AphidAtlas : une ressource communautaire au carrefour de AphidBase, des &amp;quot;repository&amp;quot; -omiques et de la Biologie des pucerons (biopuceron). Quel besoin, quel projet et comment (€) y aller ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Réunion Réseau BAPOA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Villeurbanne, France. 22 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphicibles - Symbiosis, digestion and reproduction as aphid physiological processes to identify new targets for insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR - Colloque Plant Genomics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont Royal en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic & functional diversity of homologous peptides to the plant seed entomotoxin A1b family (Albumins 1) in Medicago truncatula (and in some legumes originating from Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Agroécologie (1347)., Nov 2012, Dijon, France. n. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation génomique de la fonction de transport chez Buchnera, endocytobiote des pucerons : une faible diversité de transporteurs et une organisation membranaire variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli Lamelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Pérez-Brocal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Réunion Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). FRA., Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of metabolic pathways and host regulation in symbiosis: tyrosine and cuticular protein biosynthesis during the pea aphid embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bendridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Molecular Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite profiling and feeding bioassays suggest a major role for a dicaffeoylquinic acid in induced resistance of peach to Myzus persicae aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poëssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIR 2011 Joint International Workshop: "PR-proteins Workshop" and the "Working Group Induced Resistance in Plants Against Insects and Diseases"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration génomique et fonctionnelle des insectes et de leurs partenaires symbiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sciences Croisées "Modélisation et Sciences Numériques : nouveaux instruments et opportunités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon (INSA Lyon). Conseil Scientifique de l'INSA, Villeurbanne, FRA., Oct 2010, Villeurbanne, France. n. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement alimentaire du puceron lanigère du peuplier par la technique d’électropénétrographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bankhead-Dronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conférence Internationale Francophone d'Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence Internationale Francophone d'Entomologie (CIFE). Louvain, BEL., Jul 2010, Louvain la Neuve, Belgique. n. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of embryo development in a parthenogenetic and symbiotic insect model, the pea aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPG'10 Integrative Post-Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jacques Cartier. Lyon, FRA., Nov 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of partenogenetic embryo development in the context of symbiosis using transcriptome analysis in the pea aphid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop on Systems Biology of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. Heidelberg, DEU., Aug 2010, Ascona, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-proteins in sieve elements : a role in macromolecular trafficking ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ohio State University (OSU). Columbus, USA., Jul 2010, Columbus, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem consumption response to osmotic stress in aphids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pompon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quiring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting, Entomological Society of Canada, Winnipeg - Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P proteins in seve elements : a role in macromolecular trafficking ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation transcriptomique du développement embryonnaire et larvaire du puceron du pois Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphicibles : Symbiosis, digestion and reproduction as aphid physiological processes to identify new targets for insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genoplante 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). Paris, FRA., Mar 2010, Avignon, France. 40 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du mode d’action des acides dicaféoylquiniques, molécules naturelles aphicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Servier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noëlle Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and compartment specific response to RNAi in aphids: each individual matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Sapountzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Réunion Réseau Français de Biologie Adaptative des Pucerons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie Fonctionnelle, Insectes et Interactions (0203)., Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du mode d’action des acides dicaféoylquiniques, molécules naturelles aphicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Servier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noëlle Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et évolution des familles de transporteurs chez le puceron du pois (Acyrthosiphon pisum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Réunion Réseau Français de Biologie Adaptative des Pucerons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie Fonctionnelle, Insectes et Interactions (0203)., Oct 2010, Lyon, France. n. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of the transport function in the symbiotic system of the pea aphid Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Meeting GDRE-RA "Comparative genomics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Estudis Catalans (IEC). Barcelona, ESP., Nov 2010, Barcelone, Spain. n. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur l'ingestion de xylème par les phloémophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Giordanengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pompon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Quiring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Goyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conférence Internationale Francophone d'Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence Internationale Francophone d'Entomologie (CIFE). Louvain, BEL., Jul 2010, Louvain la Neuve, Belgique. n. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickeya dadantii, a pathogen in symbiontland ... : the experimental infection of the pea aphid by the plant pathogen Erwinia chrysanthemi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dickeya dadantii, a pathogen in symbiontland .. : the experimental infection of the pea aphid by the plant pathogen Erwinia chrysanthemi.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model aphid bacterial pathogen: the phytopathogen Dickeya dadantii (Erwinia chrysanthemi) and its insect-specific virulence factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pôle de Protection des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint-Pierre, France. n. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickeya dadantii, a pathogen in symbiontland... : the experimental infection of the pea aphid by the plant pathogen Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au LECA, Université Joseph Fournier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acyrthosiphon pisum Cyc database (AcypiCyc) created using a novel BioCyc Annotation Database System (CycADS): a useful tool to explore and study the pea aphid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Meeting of the International Aphid Genomics Consortium "Pea Aphid Genome Annotation Workshop 2, Barcelona, Espagne, juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model aphid bacterial pathogen: the phytopathogen Dickeya dadantii (Erwinia chrysanthemi) and its insect-specific virulence factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Aphids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Catania (UniCT), Jun 2009, Catane, Italy. 199 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AcypiCyc (Acyrthosiphon pisum Cyc database) : a model database to visualize and study the metabolic network underlying the pea aphid-Buchnera symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symbiosis Society (ISS) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madison, août 2009, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic requirements in essential amino acids in parthenogenetic pea aphid embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bendridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Duport, G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Aphids (8 ISA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Catania, juin 2009, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AcypiCyc (Acyrthosiphon pisum Cyc database) and CycADS (Cyc Annotation Database System): moving from genome sequence annotation to metabolic network analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Aphids (8 ISA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Catania (Italie), juin 2009, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the limitation of the aphid immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole M Gerardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boran Altincicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Atamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth M Barribeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International symposium on Aphids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the limitation of the aphid immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole M. Gerardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boran Altincicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Atamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth M. Barribeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Aphids (8 ISA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Catania, juin 2009, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CycADS: an annotation management system for the development and update of BioCyc metabolic network databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Huerta-Cepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Information Systems for Insect Pests, Rennes, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic requirements in essential amino acids in parthenogenetic pea aphid embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bendridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bermingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Aphids (8 ISA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Catania (Italie), juin 2009, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins en acides aminés des embryons de femelles parthénogénétiques du puceron du pois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bendridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Français de Biologie Adaptative des Pucerons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et fonctions des deux interactions durables intimes chez les insectes : le puceron, sa plante-hôte et sa bactérie symbiotique primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecole doctorale Sciences et Santé, Université Picardie Jules Vernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Amiens, France. n. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AcypiCyc (Acyrthosiphon pisumCyc database) and CycADS (CycAnnotation Database System) : moving from genome sequence annotation to metabolic network analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Français de Biologie Adaptative des Pucerons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, juin 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vieux couple à la conquête des plantes vasculaires : le puceron et sa bactérie symbiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance commune Académie Agriculture et Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). Paris, FRA., Dec 2009, Paris, France. 23 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et fonctions des deux interactions durables intimes chez les insectes : le puceron, sa plante-hôte et sa bactérie symbiotique primaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractéristiques et fonctions des deux interactions durables intimes chez les insectes : le puceron, sa plante-hôte et sa bactérie symbiotique primaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation transcriptionnelle dans un génome réduit symbiotique : réduite ou active ? La réponse de la voie de biosynthèse à un stress en leucine chez le symbiote primaire du puceron du pois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Plante et Environnement", Cluster de recherche Rhône-Alpes "Qualité des plantes, agricultures, acteurs et territoires" - INSA de Lyon / Univ. Lyon 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon (France), juin 2008, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions trophiques dans la symbiose puceron - Buchnera : Régulations transcriptionnelles de la réponse à la carence en acides aminés essentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Français de Biologie Adaptative des Pucerons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris (France), janvier 2008, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de la « fonction symbiotique » de Buchnera aphidicola chez le puceron du pois Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA AgroBI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bordeaux (France), décembre 2008, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Acyrthosiphon pisum Cyc database (ApsCyc) : from genome sequence to metabolic network analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics - IPG'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, novembre 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux métaboliques et génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Villeurbanne (France), juillet 2008, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de la « fonction symbiotique » de Buchnera aphidicola chez le puceron du pois Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA AgroBI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bordeaux, décembre 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of metabolism genes: towads the implementation of an Acyrthosiphon pisum Cyc database (ApsCyc) to perform metabolic network analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Meeting of the International Aphid Genomics Consortium "Pea Aphid Genome Annotation Workshop 1"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Princetown (USA), juillet 2008, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Acyrthosiphon pisum Cyc database (ApsCyc): from genome sequence to metabolic network analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics - IPG'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon (France), novembre 2008, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation transcriptionnelle dans un génome réduit symbiotique : réduite ou active ? Réponse de la voie de biosynthèse à un stress en leucine chez le symbiote primaire du puceron du pois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Plante et Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cluster de recherche Rhône-Alpes "Qualité des plantes, agricultures, acteurs et territoires". Villeurbanne, FRA., Jun 2008, Lyon, France. 27 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Villeurbanne (France), juillet 2008, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PA1b, un peptide à activité insecticide : relations structure/fonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Colloque de Physiologie de l'Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rennes (France), juillet 2007, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the (wild) outside world to the (friendly) inside world: aphid-plant and symbiotic interactions as targets for aphid control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios del Institut Cavanilles de Biodiversitat i Biologia Evolutiva (ICBiBE) - Univ. Valencia (ESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Valencia (Espagne), mars 2007, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PA1b, un peptide entomotoxique d'origine végétale : cibles et mode d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chouabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Colloque de Physiologie de l'Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rennes (France), juillet 2007, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of expression following nutritional stresses in the reduced genome of Buchnera aphidicola, &amp;quot;Is there any life left?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios del Institut Cavanilles de Biodiversitat i Biologia Evolutiva (ICBiBE) - Univ. Valencia (ESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Valencia (Espagne), juin 2007, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la relation entre niveau d'expression des gènes et organisation du chromosome chez Buchnera aphidicola, symbiote primaire des pucerons : exemple d'un génome réduit mais non dégénéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Colloque de Physiologie de l'Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Rennes, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between gene expression and genome properties in Buchnera aphidicola, the primary endosymbiont of the pea aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International of Symbiosis Society Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between gene expression and genome properties in Buchnera aphidicola, the primary endosymbiont of the pea aphid Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symbiosis Society (ISS) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienna (Autriche), août 2006, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial transcriptomic patterns in the genome of the endosymbiotic bacterium Buchnera aphidicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Approaches for the Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwinia chrysanthemi (D. dadantii) is also an insect pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Plant Pathogenic Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Edinburgh (UK), juillet 2006, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic interactions between the bacterium Buchnera aphidicola and its obligate symbiotic partner, the pea aphid: nutritional studies combined with transcriptome analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symbiosis Society (ISS) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienna (Autriche), août 2006, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchnera aphidicola, endocytobiote du puceron : transcriptome d'un génome &amp;quot;dégénéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2006 des Microbiologistes de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dourdan (France), juin 2006, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation génétique et métabolique chez Buchnera aphidicola (AgroBi 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée INRA-INRIA "Insertion des mathématiques dans les approches biologiques : du gène à l'organisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon (France), décembre 2006, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial transcriptomic patterns in the genome of the endosymbiotic bacterium Buchnera aphidicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Theoretical Approaches for the Genome"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Annecy-le-Vieux (France), novembre 2006, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchnera aphidicola: evidences for transcriptional regulation in a degenerated genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA "Apports de la génomique à la physiologie et la pathologie de l'insecte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier (France), mars 2006, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomewide transcriptional changes associated with nutritional alterations affecting phenylalanine and tyrosine metabolism in Buchnera aphidicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon (France), juillet 2005, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transcriptomique de la réponse de Buchnera aphidicola à un stress métabolique subi par son hôte le puceron du pois, Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Reseau Ecologie et Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon (France), janvier 2005, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of lice and plants: metabolite flows in the trophic pathway of phloem feeding insects as analysed through genomic and EST data from the aphid symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting 2005 (SEB 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Barcelona (Espagne), juillet 2005, France. pp.S233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchnera aphidicola: evidences for transcriptional regulation in a degenerated genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics - IPG'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon (France), novembre-décembre 2005, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global transcriptional responses of Buchnera aphidicola to aromatic amino acid limitation in the diet of its symbiotic partner, the phloem sap feeding insect Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting 2005 (SEB 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Barcelona (Espagne), juillet 2005, France. pp.S226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea albumin 1b (PA1b), an entomotoxic cysteine-rich peptide, protects transgenic rice seeds against the stored-product pest Sitophilus oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Breitler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Rice Genetics Symposium &amp; 3rd International Rice Functional Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Manila (Philippines), novembre 2005, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome de Buchnera, la bactérie symbiotique intracellulaire des pucerons : une approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancie Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. P Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Colloque de Physiologie de l’Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchnera aphidicola, bactérie endosymbiotique des pucerons : génomes et physiologie symbiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Al Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque de Physiologie de l’Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bactéries intracellulaires des insectes : Phylogénie et évolution moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Microbiologistes de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative and phylogenetic aspects of two insect endocytobioses : aphids and weevils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST meeting : Bacterial symbionts on survival of entomopathogenic nematodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Wellesbourne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocytobiose chez les pucerons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe "Symbiose chez les Insectes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmision secuencial del virus del mosaico del pepino por las especies Aphis gossypii Glover y Myzus persicae Sulzer en lineas de melon portadoras y no portadoras del gen de resistencia Vat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Fereres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Jornadas cientificas de la Sociedad Espanola de Entomologia Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Lleida, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance aux homoptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées coton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protease inhibitors from pea seeds: Biochemical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on plant proteins from European crops. Food and non-food applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et mécanismes de résistance du pêcher au puceron vert du pêcher, Myzus persicae Sulz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Massonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque sur les Recherches Fruitières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are aphid bacterial endosymbionts involved in the biosynthesis of aphid peculiar triglycerides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International colloque on endocytobiology and symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Uji-Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminoacids and proteins as cues in aphid-plant interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of certain proteins on Acyrthosiphon pisum growth and development. Potential influence on aphid-plant interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Dordrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive rate of the pea aphid related to phloem sap composition of alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bournoville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aphid-plant interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1990, Oklahoma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrosine storage in stored-product Coleoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Working Conference on Stored-Product Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la tyrosine chez les insectes holometaboles : le cas d'un Coleoptere Curculionidae, le charancon des cereales Sitophilus oryzae L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference des entomologistes d'expression francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1990, Gembloux, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full genome and characterization of a new species of Chryseobacterium with phytopathogenic potential on Vicia faba (Fabaceae; Papilionoidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Droux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Rencontres Plantes-Bactéries Aussois 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the retort organs, producing mouthpart cuticle, in (the pea) aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ressnikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Arafah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBI 2019 - Colloque de Biologie de l'Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Albi, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes, leur biodiversité et leur potentiel en ingénierie bio-inspirée : structure, fonctions, adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Callaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition/Colloque “Biomimétique : l’imitation sans limitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriocyte reprogramming to maintain organismal homeostasis under nutritional stress in aphid symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriocyte reprogramming to maintain organismal homeostasis under nutritional stress in aphid symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique et fonctionnelle des molécules homologues de PA1b chez l'espèce modèle des légumineuses Medicago Truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. LAAS International Science Conference Advanced Research for Better Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Beyrouth, Liban. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathepsin-L proteinase is involved in cuticle remodeling during the molting process in the pea aphid, &amp;lt;em&amp;gt;Acyrthosiphon pisum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Sapountzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Molecular Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SymbAphidBase: a new database dedicated to aphid symbionts to store novel sequenced genomes and standardize their annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Labernardiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la cathepsine-L dans le remodelage cuticulaire durant le processus de mue chez le puceron du pois, Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Sapountzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies génétiques de résistance des plantes aux insectes: Innovation vs conservation, faut-il vraiment choisir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFE 8. Conférence Internationale Francophone d'Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hammamet, Tunisie. 2014, 8ème Conférence Internationale Francophone d'Entomologie (CIFE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D NMR structure of a new Cyt-like delta-endotoxins from Dickeya dadantii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Conference on Magnetic Resonance in Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Dallas, United States. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis identifies gain and loss/change of function within the small multigenic insecticidal Albumin 1 family of Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS EMBO 2014 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, FEBS Journal, 281 (Suppl. 1), 2014, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-016-0745-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of homologous genes to PA1b, a cysteine-rich plant peptide, in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Chantret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Antimicrobial Peptides: Today knowledge and future applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous production of PA1b, a plant biopesticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui-Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Antimicrobial Peptide - Today knowledge and future applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille (Villeneuve d'Ascq), France. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of metabolic pathways and host regulation in symbiosis: tyrosine and cuticular protein biosynthesis during the pea aphid embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bendridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Réunion Réseau BAPOA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Dickeya dadantii genes during infection of the pea aphid Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de biopesticides d’origine végétale pour l’horticulture : méthodes de production, spectre d’action et validation in vivo de l’efficacité des acides dicaféoylquiniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noëlle Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Aarrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR - Grand colloque Biologie et Santé 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of metabolic pathways and host regulation in symbiosis: tyrosine and cuticular protein biosynthesis during the pea aphid embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bendridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Molecular Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011,  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous production of PA1b, a plant biopesticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui-Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Molecular Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite profiling and feeding bioassays suggest a major role for a dicaffeoylquinic acid in induced resistance of peach to Myzus persicae aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIR 2011 Joint meeting of the "PR-proteins Workshop" and the "Working Group Induced Resistance in Plants Against Insects and Diseases"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Neuchatel, Switzerland. 154 p., 2011, PR-Proteins and Induced Resistance Against Pathogens and Insects. Abstracts book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single insect and tissue compartment specific response to RNAi microinjection in aphids: each individual matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Sapountzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Annual Arthropod Genomics Symposium on “Arthropod Genomics: New Approaches and Outcomes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Kansas City, United States. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the regulatory network in Buchnera aphidicola, the obligate intracellular symbiotic bacteria of aphids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Brinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Annual Meeting of the Society for Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence de la bactérie phytopathogène Dickeya dadantii contre le puceron du pois Acyrthosiphon pisum : analyse de l’expression des toxines insecticides Cyt et suivi histologique de l’infection bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Costechareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque de Biologie de l’Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse tissu-spécifique au traitement par RNAi chez le puceron du pois : une étude cinétique à l’échelle de l’individu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Sapountzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010, CB-2010 : 16ème Colloque de Biologie de l'Insecte, Lyon, 18 au 20 octobre 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génomique de la fonction de transport dans le système symbiotique du puceron du pois Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréane Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010, CBI-2010 : 16ème Colloque de Biologie de l’Insecte, Lyon, 18 au 20 octobre 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the “CycADS” annotation management system to develop a BioCyc metabolic network database for sequenced arthropods genomes: first steps towards “ArthropodsCyc”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Huerta-Cepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Annual Arthropod Genomics Symposium on “Arthropod Genomics: New Approaches and Outcomes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Kansas City, United States. 45 p., 2010, Fourth Annual Arthropod Genomics Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of metabolism genes : towads the implementation of an Acyrthosiphon pisum Cyc database (ApsCyc) to perform metabolic network analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Vellozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Meeting of the International Aphid Genomics Consortium "Pea Aphid Genome Annotation Workshop 1"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Princetown, juillet 2008, United States. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic DNA: an attractive candidate for microarray data normalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics - IPG'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon (France), novembre-décembre 2005, France. , pp.1-1, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary methodological approach to study the transcriptome of Buchnera, the intracellular symbiotic bacteria of aphids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancie Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. P Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatique du transcriptome de Buchnera, symbiote intracellulaire des pucerons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancie Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2003 des Microbiologistes de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome de Buchnera: développement d'une première puce à ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancie Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. P Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transcriptome de Buchnera aphidicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancie Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases moléculaires des interactions plante-environnement biotique (thème insecte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Biomimicry to Cities: The Forest as Model for Urban Planning and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Dicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ménézo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and the City - Towards a Philosophy of Urban Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, Springer Nature Switzerland, pp.271-288, 2021, Philosophy of Engineering and Technology, 978-3-030-52313-8. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-52313-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tube digestif des insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions insectes-plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae IRD Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 749 p., 2013, 978-2-7592-2018-2 978-2-7099-1746-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tube digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des insectes et des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Publibook, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative and phylogenetic aspects of two insect endosymbioses : aphids and weevils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost 819. Entomopathogenic nematodes. Taxonomy, phylogeny and gnotobiological studies of entomopathogenic nematode bacterium complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protease inhibitors from Pea seeds : biochemicals characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Proteins from European crops : Food and Non-Food Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 1998, 978-3-662-03722-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical resistance of yams to leaf-cutting by the attine ant Acromyrmex octospinosus (Reich)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects-plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr W.Junk Publishers, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un composé poly aromatique poly hydroxylé, notamment de l'acide chicorique pour lutter contre les organismes nuisibles des plantes et composition phytosanitaire comprenant l'acide chicorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poëssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2015124846. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d'acides Dicafféoylquiniques et leur utilisation dans la lutte contre les pucerons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 095624A2. 2009, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une albumine PA1a de légumineuse comme insecticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO 2009/056689 A1. 2009, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d'acides dicaféoylquiniques et de leur utilisation dans la lutte contre les pucerons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2009/095624 A2. 2009, 35 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It Don't Mean a Thing, if It Ain't Got That Wing: Aphids in the Arts, or the Invisible Made Visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Orlandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/Z3BOPV⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insecte le plus chétif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senges, Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition protéique des pièces buccales du puceron mise à jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétisme: quand l’humain s’inspire de la nature. Acte III: Matériaux bio-inspirés: céramiques fonctionnelles, et polymères inspirés de la cuticule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimétisme: quand l’humain s’inspire de la nature, cycle de conférences (Montbel, V. &amp; Castellani, J., eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des insectes partout, même dans les grimoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcosmos: le (peuple de l'herbe) sublime et l'insignifiant. Conférence Ciné-Sciences Saison 4 (CNRS DR07).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimesis: Masterclass sur les interactions Arts-Sciences et la Biomimétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patte d'Orthoptère, un outil multifonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétique, l’imitation sans limitation @ INSA-Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Voïta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSA-Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoproteines et apolipoproteines du serum de la truite arc-en-ciel (Salmo gardnierii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage et mobilisation de la tyrosine au cours du développement larvaire de Spodoptera littoralis (Lepidoptère; Noctuidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. AgroParisTech, 1984. Français. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00665092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage et mobilisation de la tyrosine au cours du développement larvaire de Spodoptera littoralis (Lepidoptera ; Noctuidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. Institut National Agronomique Paris Grignon, 1984. Français. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02855567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tête de puceron en microscopie confocale, illustrant les glandes de l'organe retort, synthétisant les stylets maxillaires (rouge) et mandibulaires (bleu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ressnikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult from butterfly Polygonia c-album feeding on an aphid colony's honeydew within a peach-tree curled leaf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Villeurbanne, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tête de puceron en coupe série de microscopie optique, reconstruite en 3D pour segmentation des glandes de l'organe retort, synthétisant les stylets maxillaires (rouge) et mandibulaires (bleu).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ressnikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nature à la technologie soutenable: le biomimétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lequay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId705"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45282A29"/>
+    <w:nsid w:val="D50CA3EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvan-rahbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0074-4443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074616234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9389-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://map.insa-lyon.fr/fr/content/epi-cuticle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025978v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Basso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vuillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.114650" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930014v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123321" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Arnoldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Novak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Epis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Brilli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2475" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiubin Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.131982" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Voisin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.9b00851" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427505v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ressnikoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100828" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Orlandi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2019.09.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01498" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Eyraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Karaki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05315-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Karaki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P da Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rizk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chouabe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chantret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0745-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Grand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouleriguen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob02483h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Costechareyre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08791" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.05.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Rabatel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-235" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081619" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919389v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Valizadeh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deraison" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Kazemitabar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten A Jongsma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB2013.12956" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054118" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850390v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen de Geyter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Smagghe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Geelen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2235" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030702" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850388v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pointeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.03.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR4XV63S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637533v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen De Geyter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659506v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Lamelas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente P&#233;rez-Brocal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029096" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632965v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto F Vellozo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S V&#233;ron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huerta-Cepas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bar008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vi&#241;uelas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fayard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07760.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661374v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mebarkia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guechi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Makhlouf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690649v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beneteau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent March&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Douville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.153882" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539193v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02305.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5KT1F2RT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makhlouf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459961v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Gerardo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boran Altincicek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagop Atamian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M Barribeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-2-r21" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850393v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445861v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKV0L16V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391469v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.E. Petit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gressent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Porcar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grenier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Federici" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00686-09" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391307v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giordanengo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Louis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delobel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gressent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2006.11.032" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-910378KG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giordanengo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391504v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pauchet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolland" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.1201" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373371v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-143" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391507v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Silva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.07.021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J84S0HJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Cristofoletti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Mendon&#231;a de Sousa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Terra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2006.05547.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearden" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r21" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391308v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Grenier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Condemine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.1956-1965.2006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657451v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.1956-1965.2005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinuelas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fayard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl597" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reymond" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01118-06" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391340v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heddi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anselme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00461.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123260v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Azzouz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D.M. Campan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2004.11.010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX64L2JT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391275v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680414v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2004.04.018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GXRWNFP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402181v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Darboux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duportets" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gorojankina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0962-1075.2004.00474.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FP1V6QJQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670646v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927470v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Nardon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad Gatehouse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2004.10.006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M71BV6TJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402180v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2004.01.009" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8R1LF6T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402179v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad M R Gatehouse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680103v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouvensal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrasson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vovelle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670190v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabesona" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402185v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2003.03611.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177745v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Trigueros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Lougarre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Ali-Ahmed" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4165(03)00098-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW6ZQP2T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402183v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio T Cristofoletti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto F Ribeiro" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter R Terra" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(02)00222-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95XBTSFR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402186v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillien" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-1748(02)00244-8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95QM673Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402187v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi R Ceci" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariateresa Volpicella" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gallerani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Beekwilder" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01645.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088180v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi034803l" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402182v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Digilio" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(02)00053-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2915P8W9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402188v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(01)01328-2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73FJ6C0X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402190v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Rynkiewicz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Guillaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696451v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698086v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rynkiewicz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690427v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Q. Chen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689957v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402189v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026096" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698973v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sauge" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kervella" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1570-7458.1998.00403.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30QBFQZD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688577v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689581v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698592v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693627v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Peumans" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J.M. van Damme" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gatehouse" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688586v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107479v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy J. Peumans" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. van Damme" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Gatehouse" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687698v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698059v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Silvy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697756v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.R. Gatehouse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Down" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688339v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nardon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713086v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Di Pietro" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714332v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701887v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711198v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Tjallingii" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tertuliano" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Ru" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714229v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khuong-Huu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712866v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chantegrel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703914v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Grenier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705992v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nardon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702639v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704980v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402191v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nardon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-8166(92)90089-P" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLJ93Z2S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699318v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715871v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715277v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718538v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727376v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718570v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723426v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delrot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716344v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728523v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hostachy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723566v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727081v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884932v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kermarrec" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726791v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Brochon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718377v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725399v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719495v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898173v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ogier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760178v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471576v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Roy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910651v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708532v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708534v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrieli" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981603v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bareggi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304633v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786214v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169393v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514026v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905443v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824178v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506807v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646894v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651301v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506796v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208786v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labernardiere" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801016v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208785v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189802v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Burdin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Genoud" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913155v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808156v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Royer" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809446v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956096v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rahb&#233;" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Roy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506701v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guiderdoni" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808924v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748785v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808863v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338895v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Po&#235;ssel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804281v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496044v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pompon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quiring" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913094v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cayla" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Lemaitre" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203979v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814211v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231279v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755293v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757385v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Servier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croset" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824684v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821530v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823213v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818835v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823073v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817836v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pompon" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Quiring" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Goyer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813576v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756044v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818334v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817175v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498411v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vellozo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539192v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496032v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veron" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814342v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Vellozo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820893v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Duport, G." TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391280v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824450v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Gerardo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M. Barribeau" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391499v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendridi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bermingham" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511624v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815128v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815123v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824438v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511292v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511302v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dridi" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391271v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beslon" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821711v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824972v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391279v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391519v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812507v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391255v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391501v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391259v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391273v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391295v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391500v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391326v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouabe" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391505v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373311v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remond" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernillon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391278v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391262v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391524v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506911v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391281v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391289v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brinza" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391525v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391267v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groppi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506826v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391260v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumitru" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391274v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391503v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391266v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391261v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391468v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guiderdoni" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Breitler" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506623v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Al Ayoubi" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506495v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Cloarec" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506398v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506400v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771824v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767324v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768079v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767045v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775297v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Massoni&#233;" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kfoury" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777761v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773287v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773579v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775413v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775549v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773953v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373109v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904104v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513048v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169373v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509885v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741890v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gressent" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797200v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798649v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795332v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189984v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743042v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269969" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795661v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804616v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808578v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui-Chabaux" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806204v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805925v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810470v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecerf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747829v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47074.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748156v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809830v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754902v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811608v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755294v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755004v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753908v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820936v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Horn" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boutros" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818508v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391523v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506498v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506503v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506459v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506423v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rahb&#233;" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841520v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125939v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Dicks" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52313-8_14" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811279v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3046-interactions-insectes-plantes.html" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806206v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839808v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841708v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gueguen" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856022v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379671v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813289v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820804v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petit" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820709v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Collet" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026512v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/Z3BOPV" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028685v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senges, Pierre" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476413v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ridel" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053138v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tabard" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283537v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101197v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101194v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049706v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123536v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vo&#239;ta" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castellani" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665072v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00665092v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02855567v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476459v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427214v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483696v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791782v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Stadler" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lequay" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brunon" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yvan-rahbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0074-4443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074616234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jgKMYHgAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9389-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://map.insa-lyon.fr/fr/content/epi-cuticle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Basso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vuillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.114650" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123321" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Arnoldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Novak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Epis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Brilli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2475" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126097v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiubin Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.131982" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Masson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Voisin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.9b00851" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427505v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ressnikoff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100828" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Orlandi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2019.09.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01498" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Eyraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Karaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05315-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Karaki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rizk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chouabe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chantret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0745-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Grand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouleriguen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob02483h" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Costechareyre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08791" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.05.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Rabatel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-235" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081619" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Valizadeh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deraison" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Kazemitabar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten A Jongsma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB2013.12956" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054118" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850390v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen de Geyter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Smagghe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Geelen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2235" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665382v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030702" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pointeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.03.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR4XV63S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen De Geyter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Lamelas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente P&#233;rez-Brocal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029096" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto F Vellozo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S V&#233;ron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huerta-Cepas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bar008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vi&#241;uelas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fayard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07760.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850393v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beneteau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent March&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Douville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.153882" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539193v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02305.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5KT1F2RT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661374v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mebarkia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guechi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Makhlouf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makhlouf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Gerardo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boran Altincicek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagop Atamian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M Barribeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-2-r21" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391469v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.E. Petit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gressent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445861v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKV0L16V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Porcar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grenier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Federici" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00686-09" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-143" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391507v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Silva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.07.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J84S0HJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391307v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giordanengo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Louis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delobel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gressent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2006.11.032" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-910378KG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661153v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giordanengo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391504v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391325v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pauchet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.1201" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391509v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reymond" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinuelas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01118-06" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391293v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Cristofoletti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Mendon&#231;a de Sousa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Terra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2006.05547.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180157v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearden" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r21" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391308v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Grenier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Condemine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.1956-1965.2006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657451v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.1956-1965.2005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391277v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fayard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl597" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391340v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heddi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anselme" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00461.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123260v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Azzouz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D.M. Campan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2004.11.010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX64L2JT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391275v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402179v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Nardon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad M R Gatehouse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2004.10.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M71BV6TJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680414v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2004.04.018" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GXRWNFP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402181v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Darboux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duportets" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gorojankina" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0962-1075.2004.00474.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FP1V6QJQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670646v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad Gatehouse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402180v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2004.01.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8R1LF6T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088180v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouvensal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillien" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrasson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vovelle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi034803l" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402185v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2003.03611.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177745v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Trigueros" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Lougarre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Ali-Ahmed" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4165(03)00098-9" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW6ZQP2T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402186v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabesona" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-1748(02)00244-8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95QM673Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402183v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio T Cristofoletti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto F Ribeiro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter R Terra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(02)00222-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95XBTSFR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680103v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670190v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402187v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi R Ceci" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariateresa Volpicella" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gallerani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Beekwilder" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01645.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402182v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Digilio" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(02)00053-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2915P8W9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402188v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(01)01328-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73FJ6C0X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689957v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402189v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026096" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696451v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402190v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Rynkiewicz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Guillaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698086v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rynkiewicz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690427v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Q. Chen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688577v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698973v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sauge" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kervella" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1570-7458.1998.00403.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30QBFQZD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689581v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698592v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693627v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Peumans" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J.M. van Damme" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gatehouse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688586v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107479v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy J. Peumans" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. van Damme" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Gatehouse" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687698v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697756v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.R. Gatehouse" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Down" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698059v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Silvy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688339v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nardon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713086v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Di Pietro" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714332v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701887v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712866v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chantegrel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703914v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Grenier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711198v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Tjallingii" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tertuliano" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Ru" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714229v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khuong-Huu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705992v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nardon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702639v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704980v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402191v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nardon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-8166(92)90089-P" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLJ93Z2S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699318v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715871v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715277v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716344v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728523v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hostachy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718538v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727376v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718570v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723426v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delrot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723566v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718377v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727081v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884932v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kermarrec" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726791v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Brochon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725399v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719495v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898173v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ogier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760178v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471576v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Roy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910651v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708532v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708534v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrieli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981603v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bareggi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786214v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304633v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169393v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905443v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824178v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514026v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506807v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646894v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651301v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506796v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208786v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labernardiere" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801016v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208785v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189802v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Burdin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Genoud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913155v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808156v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Royer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809446v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956096v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rahb&#233;" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Roy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506701v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guiderdoni" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808924v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808863v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748785v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338895v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Po&#235;ssel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804281v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813576v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814211v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231279v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203979v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cayla" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496044v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pompon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quiring" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913094v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Lemaitre" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755293v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824684v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757385v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Servier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croset" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821530v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823213v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818835v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823073v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817836v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pompon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Quiring" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Goyer" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511302v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dridi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818334v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817175v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498411v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vellozo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756044v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814342v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Vellozo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820893v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Duport, G." TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391280v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539192v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824450v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Gerardo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M. Barribeau" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496032v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veron" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391499v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendridi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bermingham" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511624v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815128v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815123v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824438v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511292v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391501v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391259v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391273v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821711v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391271v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beslon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824972v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391279v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391519v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812507v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391255v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391295v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391500v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391326v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouabe" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391505v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373311v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remond" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernillon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506826v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391524v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506911v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391281v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391262v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391278v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391289v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brinza" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391525v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391267v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groppi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391274v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391260v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumitru" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391503v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391266v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391261v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391468v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guiderdoni" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Breitler" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506495v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Cloarec" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506623v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Al Ayoubi" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506398v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506400v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771824v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767324v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768079v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767045v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775297v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Massoni&#233;" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kfoury" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777761v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773287v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773579v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775413v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775549v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773953v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373109v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169373v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904104v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513048v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509885v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741890v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gressent" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797200v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798649v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795332v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189984v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795661v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743042v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269969" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804616v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808578v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui-Chabaux" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805925v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806204v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810470v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecerf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747829v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47074.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809830v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748156v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820936v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Horn" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boutros" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811608v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754902v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755004v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755294v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753908v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818508v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391523v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506498v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506503v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506459v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506423v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rahb&#233;" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841520v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125939v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Dicks" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52313-8_14" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811279v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3046-interactions-insectes-plantes.html" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806206v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839808v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841708v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gueguen" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856022v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379671v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813289v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820804v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petit" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820709v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Collet" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026512v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/Z3BOPV" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028685v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senges, Pierre" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476413v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ridel" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053138v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tabard" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283537v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101197v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101194v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049706v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123536v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vo&#239;ta" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castellani" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665072v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00665092v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02855567v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476459v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427214v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483696v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791782v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Stadler" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lequay" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brunon" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>