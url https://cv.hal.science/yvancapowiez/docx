--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic impacts on soil and sediment bioturbation: insights from microcosm experiments across diverse ecosystems</w:t>
+                <w:t xml:space="preserve">Digging deeper: deep joint species distribution modeling reveals environmental drivers of Earthworm Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Wazne</w:t>
+                <w:t xml:space="preserve">Si-Moussi Sara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+                <w:t xml:space="preserve">Thuiller Wilfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Vallier</w:t>
+                <w:t xml:space="preserve">Galbrun Esther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lise</w:t>
+                <w:t xml:space="preserve">Decaëns Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Bailly</w:t>
+                <w:t xml:space="preserve">Gérard Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 390, pp.127512. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 212, pp.110021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.110021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450732v1</w:t>
+                <w:t xml:space="preserve">hal-05336331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and functional responses of Hormogaster samnitica to different organic amendments</w:t>
               </w:r>
@@ -364,9152 +364,9152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t>
+                <w:t xml:space="preserve">Microplastic impacts on soil and sediment bioturbation: insights from microcosm experiments across diverse ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Tortosa</w:t>
+                <w:t xml:space="preserve">Mohammad Wazne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Freschet</w:t>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Trap</w:t>
+                <w:t xml:space="preserve">Manon Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Brauman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Caroline Lise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2026.110093⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 390, pp.127512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465242v1</w:t>
+                <w:t xml:space="preserve">hal-05450732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digging deeper: deep joint species distribution modeling reveals environmental drivers of Earthworm Communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuiller Wilfried</w:t>
+                <w:t xml:space="preserve">Axelle Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galbrun Esther</w:t>
+                <w:t xml:space="preserve">Grégoire Freschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decaëns Thibaud</w:t>
+                <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Sylvain</w:t>
+                <w:t xml:space="preserve">Alain Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 212, pp.110021. </w:t>
+              <w:t xml:space="preserve">, 2026, 215, pp.110093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.110021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2026.110093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336331v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water evaporation as a function of temperature, humidity, air velocity and body size in inactive terrestrial pulmonate Theba pisana</w:t>
+                <w:t xml:space="preserve">Let's get functional: Relationship between earthworm traits and physicochemical cast properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Zimmermann</w:t>
+                <w:t xml:space="preserve">Yacouba Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Gärtner</w:t>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Wharam</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandro Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bmc Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207, pp.109809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40850-025-00236-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201309v1</w:t>
+                <w:t xml:space="preserve">hal-05052536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in organic carbon stocks in subsoil layers after two decades of organic amendment application cannot be explained by the estimated contribution of multiple C inputs</w:t>
+                <w:t xml:space="preserve">Putting earthworm conservation on the map: Shortfalls and solutions for developing earthworm conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Sylvain Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Montagne</w:t>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin R Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J I Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 463, pp.117546. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.110911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326221v1</w:t>
+                <w:t xml:space="preserve">hal-04818853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus dynamics in the drilosphere: Unraveling earthworm-mediated soil biogeochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">#Vers2022: 50‐year resurvey data of French earthworm assemblages obtained after resampling Bouché's historical sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen-Yu Qiang</w:t>
+                <w:t xml:space="preserve">Daniel Marchán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Li</w:t>
+                <w:t xml:space="preserve">Mickaël Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Menezes-Blackburn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tida Ge</w:t>
+                <w:t xml:space="preserve">Marie Beauchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10643389.2025.2585932⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (5), pp.e70109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.70109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392437v1</w:t>
+                <w:t xml:space="preserve">hal-05200059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compost, digestate, and vermicompost from the recycling of urban biowaste have different impacts on earthworm behavior: a mesocosm study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When plastisphere and drilosphere meet: Earthworms facilitate microbiome and nutrient turnover to accelerate biodegradation of agricultural plastic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caide Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuwei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ducasse</w:t>
+                <w:t xml:space="preserve">Wei-Min Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Capowiez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuhui Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106095⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 196, pp.109309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068093v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When plastisphere and drilosphere meet: Earthworms facilitate microbiome and nutrient turnover to accelerate biodegradation of agricultural plastic films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical imaging reveals phosphorus mobilization patterns in earthworm-engineered drilosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Yu Qiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caide Huang</w:t>
+                <w:t xml:space="preserve">Dong-Xing Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liuwei Wang</w:t>
+                <w:t xml:space="preserve">Jia-Lu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Min Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Gang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhui Qiao</w:t>
+                <w:t xml:space="preserve">Daniel Menezes-Blackburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 196, pp.109309. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 461, pp.117497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019812v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical imaging reveals phosphorus mobilization patterns in earthworm-engineered drilosphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of vermicompost from urban organic waste leads to a sustainable increase of earthworm abundance: a three-year study in a crop field converting to organic farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong-Xing Guan</w:t>
+                <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia-Lu Gao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menezes-Blackburn</w:t>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117497⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, pp.103789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2025.103789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265571v1</w:t>
+                <w:t xml:space="preserve">hal-05393304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of vermicompost from urban organic waste leads to a sustainable increase of earthworm abundance: a three-year study in a crop field converting to organic farming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+                <w:t xml:space="preserve">Feasibility of using Sentinel-2 images to detect decline in kiwifruit orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Garnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Gachein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144, pp.104846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2025.103789⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05393304v1</w:t>
+                <w:t xml:space="preserve">hal-05269532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of using Sentinel-2 images to detect decline in kiwifruit orchards</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water evaporation as a function of temperature, humidity, air velocity and body size in inactive terrestrial pulmonate Theba pisana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Gärtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Null- R Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wharam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bmc Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40850-025-00236-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104846⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05269532v1</w:t>
+                <w:t xml:space="preserve">hal-05201309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between earthworm community, bioturbation and soil detachment: A one-year outdoor experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q.V. Pham</w:t>
+                <w:t xml:space="preserve">Increase in organic carbon stocks in subsoil layers after two decades of organic amendment application cannot be explained by the estimated contribution of multiple C inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Janeau</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 463, pp.117546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05490105v1</w:t>
+                <w:t xml:space="preserve">hal-05326221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling populations of the codling moth (Cydia pomonella): feasibility and efficacy of releasing two spider species (Cheiracanthium mildei and Clubiona leucaspis) in the winter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phosphorus dynamics in the drilosphere: Unraveling earthworm-mediated soil biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Yu Qiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menezes-Blackburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao-Feng Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tida Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioControl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10526-025-10321-5⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10643389.2025.2585932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029489v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting earthworm conservation on the map: Shortfalls and solutions for developing earthworm conservation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria J I Briones</w:t>
+                <w:t xml:space="preserve">Compost, digestate, and vermicompost from the recycling of urban biowaste have different impacts on earthworm behavior: a mesocosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 302, pp.110911. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 210, pp.106095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818853v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#Vers2022: 50‐year resurvey data of French earthworm assemblages obtained after resampling Bouché's historical sites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between earthworm community, bioturbation and soil detachment: A one-year outdoor experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Marchán</w:t>
+                <w:t xml:space="preserve">Q.V. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Hedde</w:t>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Beauchesne</w:t>
+                <w:t xml:space="preserve">A.D. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Janeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.70109⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 210, pp.106063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200059v1</w:t>
+                <w:t xml:space="preserve">hal-05490105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let's get functional: Relationship between earthworm traits and physicochemical cast properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling populations of the codling moth (Cydia pomonella): feasibility and efficacy of releasing two spider species (Cheiracanthium mildei and Clubiona leucaspis) in the winter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+                <w:t xml:space="preserve">Sadeq Alzubik Belkair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
+                <w:t xml:space="preserve">Alain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Florio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hazem Dib</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 207, pp.109809. </w:t>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (4), pp.501-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10526-025-10321-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052536v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O production is influenced by the abundance of nitrite-reducers and N2O-reducers in casts produced by a large variety of tropical earthworm species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacouba Zi</w:t>
+                <w:t xml:space="preserve">Anecic earthworms benefit from organic management practices in apple orchards under the Mediterranean climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang van Pham</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juan Sanchez-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-024-01858-1⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200, pp.105439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693425v1</w:t>
+                <w:t xml:space="preserve">hal-04585469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in viticulture practices in a changing environment: Can green waste amendment benefit soil properties of vineyards in the Mediterranean?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil BON Earthworm -A global initiative on earthworm distribution, traits, and spatiotemporal diversity patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flor Regus</w:t>
+                <w:t xml:space="preserve">Christian Ristok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+                <w:t xml:space="preserve">Helen R P Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Prudent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Foli</w:t>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00844⟩</w:t>
+              <w:t xml:space="preserve">Soil Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (1), pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25674/362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670295v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms and plants can decrease soil greenhouse gas emissions by modulating soil moisture fluctuations and soil macroporosity in a mesocosm experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ants in restoration ecology: Why, what's and the way forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ganault</w:t>
+                <w:t xml:space="preserve">Xavier Arnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Nahmani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ammar Shihan</w:t>
+                <w:t xml:space="preserve">Francois Mesleard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289859⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (4), pp.1284-1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.5006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552879v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil BON Earthworm -A global initiative on earthworm distribution, traits, and spatiotemporal diversity patterns</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The burrowing and casting dynamics of earthworms are influenced by litter presence as evidenced by repeated scans and a new marker of bioturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25674/362⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.105569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528755v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ants in restoration ecology: Why, what's and the way forward</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Arnan</w:t>
+                <w:t xml:space="preserve">Local variations in soil compaction in the drilosphere of a wide range of earthworms and links with ecological categories and functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.V. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Mesleard</w:t>
+                <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.5006⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194, pp.109435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345329v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The burrowing and casting dynamics of earthworms are influenced by litter presence as evidenced by repeated scans and a new marker of bioturbation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between anecic and polyhumic endogeic earthworms can lead to synergistic effects on soil functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.V. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.X. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 202, pp.105569. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105569⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 200, pp.105438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670294v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local variations in soil compaction in the drilosphere of a wide range of earthworms and links with ecological categories and functional traits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q.V. Pham</w:t>
+                <w:t xml:space="preserve">N2O production is influenced by the abundance of nitrite-reducers and N2O-reducers in casts produced by a large variety of tropical earthworm species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Zi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang van Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T.T. Nguyen</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109435⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.1111-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-024-01858-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585478v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between anecic and polyhumic endogeic earthworms can lead to synergistic effects on soil functioning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.D. Nguyen</w:t>
+                <w:t xml:space="preserve">Challenges in viticulture practices in a changing environment: Can green waste amendment benefit soil properties of vineyards in the Mediterranean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Regus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Foli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105438⟩</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.e00844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585466v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking earthworm fluxes at the interface between tree rows and crop habitats in a Mediterranean alley cropping field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earthworms and plants can decrease soil greenhouse gas emissions by modulating soil moisture fluctuations and soil macroporosity in a mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille d'Hervilly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Ammar Shihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103572⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0289859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395882v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-conception de systèmes agroécologiques diversifiés de production de fruits tempérés : retours sur trois expérimentations innovantes et de partage d'expériences dans le projet ALTO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking earthworm fluxes at the interface between tree rows and crop habitats in a Mediterranean alley cropping field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille d'Hervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Simon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+                <w:t xml:space="preserve">Laurent Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art05⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.103572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824308v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an organophosphorus insecticide, soil texture and earthworm species on the turnover of soil, gut and cast microbiota during the earthworm's gut transit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-conception de systèmes agroécologiques diversifiés de production de fruits tempérés : retours sur trois expérimentations innovantes et de partage d'expériences dans le projet ALTO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mirleau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Sanchez-Hernandez</w:t>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109293⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.49-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474490v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shift towards softer pest management differently benefits earwig and spider communities in a multiyear experiment in apple orchards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+                <w:t xml:space="preserve">Effect of an organophosphorus insecticide, soil texture and earthworm species on the turnover of soil, gut and cast microbiota during the earthworm's gut transit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mirleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatina Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chappat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Riotord</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Carlos Sanchez-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.8232⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.109293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670296v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of earthworm species on organic matter transformations and soil microbial communities are only partially related to their bioturbation activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A shift towards softer pest management differently benefits earwig and spider communities in a multiyear experiment in apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Riotord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luna Vion-Guibert</w:t>
+                <w:t xml:space="preserve">Amandine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109606⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.8232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718388v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let earthworms be functional - Definition of new functional groups based on their bioturbation behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 188, pp.109209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anecic earthworms benefit from organic management practices in apple orchards under the Mediterranean climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of earthworm species on organic matter transformations and soil microbial communities are only partially related to their bioturbation activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Vion-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Sanchez-Hernandez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 200, pp.105439. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.109606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585469v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of soil texture and earthworm casts on the restoration of soil enzyme activities after exposure to an organophosphorus insecticide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing ground predation by invertebrates in crops: Camera observations clarify the relevance of aphid cards and coleopteran sentinel prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Brouchoud</w:t>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Rault</w:t>
+                <w:t xml:space="preserve">Guillaume Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hedde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 187, pp.104840. </w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71, pp.111 - 118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.104840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2023.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080931v1</w:t>
+                <w:t xml:space="preserve">hal-04175284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment développer un suivi de la biodiversité des sols français en s’appuyant sur le Réseau de Mesures de la Qualité des Sols (RMQS) ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The amending potential of vermicompost, compost and digestate from urban biowaste: Evaluation using biochemical, Rock-Eval® thermal analyses and transmission electronic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Imbert</w:t>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+                <w:t xml:space="preserve">Isabelle Kowalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Ortega</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Auclerc</w:t>
+                <w:t xml:space="preserve">Herman Ravelojaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236772v2</w:t>
+                <w:t xml:space="preserve">hal-04087110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of earthworms in agronomy: Consensus, novel insights and remaining challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using morpho-anatomical traits to predict the effect of earthworms on soil water infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.V. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Vidal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Juan C. Sanchez-Hernandez</w:t>
+                <w:t xml:space="preserve">Y. Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.agron.2023.05.001⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 429, pp.116245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202242v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms do not increase greenhouse gas emissions (CO2 and N2O) in an ecotron experiment simulating a three-crop rotation system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of soil texture and earthworm casts on the restoration of soil enzyme activities after exposure to an organophosphorus insecticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatina Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sanchez-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brouchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-48765-3⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.104840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.104840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344102v2</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation tillage influences soil structure, earthworm communities and wheat root traits in a long-term organic cropping experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adeline Cadiergues</w:t>
+                <w:t xml:space="preserve">Comment développer un suivi de la biodiversité des sols français en s’appuyant sur le Réseau de Mesures de la Qualité des Sols (RMQS) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.383-401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220617v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The amending potential of vermicompost, compost and digestate from urban biowaste: Evaluation using biochemical, Rock-Eval® thermal analyses and transmission electronic microscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Herman Ravelojaona</w:t>
+                <w:t xml:space="preserve">The role of earthworms in agronomy: Consensus, novel insights and remaining challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C. Sanchez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101405⟩</w:t>
+              <w:t xml:space="preserve">Advances in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Advances in Agronomy, 181, pp.1-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.agron.2023.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087110v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing ground predation by invertebrates in crops: Camera observations clarify the relevance of aphid cards and coleopteran sentinel prey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earthworms do not increase greenhouse gas emissions (CO2 and N2O) in an ecotron experiment simulating a three-crop rotation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswaldo Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel S Gritti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2023.07.002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.art. 21920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-48765-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175284v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using morpho-anatomical traits to predict the effect of earthworms on soil water infiltration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T.T. Nguyen</w:t>
+                <w:t xml:space="preserve">Conservation tillage influences soil structure, earthworm communities and wheat root traits in a long-term organic cropping experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.H. Lam</w:t>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Capowiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.D. Nguyen</w:t>
+                <w:t xml:space="preserve">Adeline Cadiergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 429, pp.116245. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-023-06273-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072000v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Waves: Modeling bioturbation in soils – are we burrowing in the right direction?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variations in macrofauna distribution according to the distance from a herbaceous strip in a Mediterranean alley cropping plot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille d'Hervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Michel</w:t>
+                <w:t xml:space="preserve">Camille Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Néel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Lafolie</w:t>
+                <w:t xml:space="preserve">Léa Delapré-Cosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118342⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, pp.104309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775584v1</w:t>
+                <w:t xml:space="preserve">hal-03497099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A common framework for developing robust soil fauna classifications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Brauman</w:t>
+                <w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralization across species and ecological categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 426, pp.116073. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116073⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 427, pp.116151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749556v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating earthworm movement and life history through dynamic energy budgets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dino Bussen</w:t>
+                <w:t xml:space="preserve">Faeces traits as unifying predictors of detritivore effects on organic matter turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregor Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/conphys/coac042⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 422, pp.115940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745600v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermicomposting of municipal solid waste as a possible lever for the development of sustainable agriculture. A review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A common framework for developing robust soil fauna classifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J.I. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00819-y⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 426, pp.116073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836461v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density Effect of Eisenia sp. Epigeic Earthworms on the Hydraulic Conductivity of Sand Filters for Wastewater Treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Julien</w:t>
+                <w:t xml:space="preserve">Integrating earthworm movement and life history through dynamic energy budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Gergs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Rakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Bussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w14071048⟩</w:t>
+              <w:t xml:space="preserve">Conservation Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/conphys/coac042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648194v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il continuer à utiliser les catégories écologiques de vers de terre définies par Marcel Bouché il y a 50 ans ? : une vision historique et critique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vermicomposting of municipal solid waste as a possible lever for the development of sustainable agriculture. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (5), pp.1-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00819-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744197v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm burrowing modes and rates depend on earthworm species and soil mechanical resistance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faut-il continuer à utiliser les catégories écologiques de vers de terre définies par Marcel Bouché il y a 50 ans ? : une vision historique et critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Sandin</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.51-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019823v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from a landmark 1991 article on soil structure: distinct precedence of non-destructive assessment and benefits of fresh perspectives in soil research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Density Effect of Eisenia sp. Epigeic Earthworms on the Hydraulic Conductivity of Sand Filters for Wastewater Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Gilibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan -Tâm Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/SR21268⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14071048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544634v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faeces traits as unifying predictors of detritivore effects on organic matter turnover</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+                <w:t xml:space="preserve">Making Waves: Modeling bioturbation in soils – are we burrowing in the right direction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115940⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.118342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736173v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations in macrofauna distribution according to the distance from a herbaceous strip in a Mediterranean alley cropping plot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+                <w:t xml:space="preserve">Earthworm burrowing modes and rates depend on earthworm species and soil mechanical resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Arrázola-Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Larsbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léa Delapré-Cosset</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 170, pp.104309. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104309⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 178, pp.104568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03497099v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralization across species and ecological categories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Lessons from a landmark 1991 article on soil structure: distinct precedence of non-destructive assessment and benefits of fresh perspectives in soil research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Balseiro-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie France Dignac</w:t>
+                <w:t xml:space="preserve">María Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 427, pp.116151. </w:t>
+              <w:t xml:space="preserve">Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/SR21268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772909v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global data on earthworm abundance, biomass, diversity and corresponding environmental properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the ecosystem engineer concept to test the functional effects of a decrease in earthworm abundance due to an historic metal pollution gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen R. P. Phillips</w:t>
+                <w:t xml:space="preserve">T. Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth M. Bach</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémy Beugnon</w:t>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-021-00912-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.103816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233434v1</w:t>
+                <w:t xml:space="preserve">hal-03391776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How lasting are the effects of pesticides on earwigs? A study based on energy metabolism, body weight and morphometry in two generations of Forficula auricularia from apple orchards</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decreased burrowing activity of endogeic earthworms and effects on water infiltration in response to an increase in soil bulk density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Suchail</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143604⟩</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85-86, pp.150728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2021.150728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209457v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental simulation of environmental warming selects against pigmented morphs of land snails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz‐r. Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Eckstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (3), pp.1111-1130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.7002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees and herbaceous vegetation strips both contribute to changes in soil fertility and soil organism communities in an agroforestry system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille D’hervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Delapré-Cosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 463 (1-2), pp.537-553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-021-04932-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicodrilus nocturnus and Allolobophora icterica drill compacted soils but do not decrease their bulk density – A laboratory experiment using two contrasted soils at two different compaction levels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Füllemann</w:t>
+                <w:t xml:space="preserve">Mechanistic Effect Modeling of Earthworms in the Context of Pesticide Risk Assessment: Synthesis of the FORESEE Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Agatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Ashauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115164⟩</w:t>
+              <w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.352-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ieam.4338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544607v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Effect Modeling of Earthworms in the Context of Pesticide Risk Assessment: Synthesis of the FORESEE Workshop</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depth distribution of soil organic matter and burrowing activity of earthworms—mesocosm study using X-ray tomography and luminophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ieam.4338⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-020-01536-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162904v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth distribution of soil organic matter and burrowing activity of earthworms—mesocosm study using X-ray tomography and luminophores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nicodrilus nocturnus and Allolobophora icterica drill compacted soils but do not decrease their bulk density – A laboratory experiment using two contrasted soils at two different compaction levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Sauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Kohler-Milleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Füllemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-020-01536-y⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 402, pp.115164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148350v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared spectroscopy of earthworm bodies to investigate their species belonging and their relationship with the soil they inhabit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Trao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 162, 103894 [6 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating pesticide sensitivity of two endogeic earthworm species through the interplay between esterases and glutathione S-transferases</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global data on earthworm abundance, biomass, diversity and corresponding environmental properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen R. P. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth M. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie L. C. Bartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne M. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127724⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-021-00912-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03216005v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-term impacts of anaerobic digestate spreading on earthworms in cropped soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How lasting are the effects of pesticides on earwigs? A study based on energy metabolism, body weight and morphometry in two generations of Forficula auricularia from apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Redondi</w:t>
+                <w:t xml:space="preserve">Adrien Le Navenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brouchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Etievant</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séverine Suchail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104149⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 758, pp.143604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373341v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm ecological categories are not functional groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+                <w:t xml:space="preserve">Elucidating pesticide sensitivity of two endogeic earthworm species through the interplay between esterases and glutathione S-transferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatina Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brouchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sanchez-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-020-01517-1⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 262, pp.127724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169438v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Lumbricus terrestris be released in forest soils degraded by compaction? Preliminary results from laboratory and field experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ducasse</w:t>
+                <w:t xml:space="preserve">Short- and long-term impacts of anaerobic digestate spreading on earthworms in cropped soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Redondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+                <w:t xml:space="preserve">Veronique Etievant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+                <w:t xml:space="preserve">Antoine Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Legout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ranger</w:t>
+                <w:t xml:space="preserve">David Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 168, pp.104131. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104131⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 168, pp.104149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544598v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age matters: Dynamics of earthworm casts and burrows produced by the anecic Amynthas khami and their effects on soil water infiltration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+                <w:t xml:space="preserve">Earthworm ecological categories are not functional groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114709⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (2), pp.329-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-020-01517-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975880v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X‐ray tomography analysis of soil biopores structure under wetting and drying cycles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Can Lumbricus terrestris be released in forest soils degraded by compaction? Preliminary results from laboratory and field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.M. Tran</w:t>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.13119⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, pp.104131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208008v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the ecosystem engineer concept to test the functional effects of a decrease in earthworm abundance due to an historic metal pollution gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age matters: Dynamics of earthworm casts and burrows produced by the anecic Amynthas khami and their effects on soil water infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lévèque</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+                <w:t xml:space="preserve">T.M. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103816⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391776v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased burrowing activity of endogeic earthworms and effects on water infiltration in response to an increase in soil bulk density</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X‐ray tomography analysis of soil biopores structure under wetting and drying cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sougueh Cheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 85-86, pp.150728. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (5), pp.2128-2132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2021.150728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256119v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a spatiotemporally explicit toxicokinetic-toxicodynamic model for earthworm toxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spiders (Arachnida: Araneae) in organic apple (Rosaceae) orchards in southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Roeben</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dino Liesy</w:t>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137673⟩</w:t>
+              <w:t xml:space="preserve">Canadian Entomologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4039/tce.2020.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143548v1</w:t>
+                <w:t xml:space="preserve">hal-03167207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spinosad application in an apple orchard affects both the abundance of the spider Araneus diadematus and its web construction behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+                <w:t xml:space="preserve">Potential Use of Earthworms to Enhance Decaying of Biodegradable Plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C Sanchez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Pasquet</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoung Ro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-020-02179-3⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (11), pp.4292-4316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b05450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163276v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explicit definition of earthworm ecological categories – Marcel Bouché’s triangle revisited</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+                <w:t xml:space="preserve">Towards a spatiotemporally explicit toxicokinetic-toxicodynamic model for earthworm toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Roeben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Oberdoerster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Rakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Liesy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114361⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 722, pp.137673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139724v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiders (Arachnida: Araneae) in organic apple (Rosaceae) orchards in southeastern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+                <w:t xml:space="preserve">An explicit definition of earthworm ecological categories – Marcel Bouché’s triangle revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Entomologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 372, pp.114361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4039/tce.2020.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167207v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Use of Earthworms to Enhance Decaying of Biodegradable Plastics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spinosad application in an apple orchard affects both the abundance of the spider Araneus diadematus and its web construction behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan C Sanchez-Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Gaëlle Marliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyoung Ro</w:t>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (11), pp.4292-4316. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.389-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b05450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-020-02179-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163348v1</w:t>
+                <w:t xml:space="preserve">hal-03163276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How agroforestry systems influence soil fauna and their functions - a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Martin-Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9554,711 +9554,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroforestry has an impact on nocturnal predation by ground beetles and Opiliones in a temperate organic alley cropping system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of a Wastewater Treatment Plant Upgrade on Amphipods and Other Macroinvertebrates: Individual and Community Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Beral</w:t>
+                <w:t xml:space="preserve">Katharina Peschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz-R Koehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Wurm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Triebskorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627960v1</w:t>
+                <w:t xml:space="preserve">hal-02627269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a Wastewater Treatment Plant Upgrade on Amphipods and Other Macroinvertebrates: Individual and Community Responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katharina Peschke</w:t>
+                <w:t xml:space="preserve">Soil structure formation and organic matter distribution as affected by earthworm species interactions and crop residue placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frazão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron G.M. de Goede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rita Triebskorn</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam M. Pulleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00064⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 338, pp.453-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627269v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil structure formation and organic matter distribution as affected by earthworm species interactions and crop residue placement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ron G.M. de Goede</w:t>
+                <w:t xml:space="preserve">Agroforestry impacts the seasonal and diurnal activity of dominant predatory arthropods in organic vegetable crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Martin-Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirjam M. Pulleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 338, pp.453-463. </w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93, pp.2067-2083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.07.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10457-018-0309-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627304v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroforestry impacts the seasonal and diurnal activity of dominant predatory arthropods in organic vegetable crops</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global distribution of earthworm diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie L C Bartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J I Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10457-018-0309-4⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 366 (6464), pp.480-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aax4851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094580v1</w:t>
+                <w:t xml:space="preserve">hal-02352980v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global distribution of earthworm diversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroforestry has an impact on nocturnal predation by ground beetles and Opiliones in a temperate organic alley cropping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Martin-Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 366 (6464), pp.480-485. </w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.128 - 135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aax4851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352980v3</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic mechanisms and acetylcholinesterase sensitivity involved in tolerance to chlorpyrifos-ethyl in the earwig Forficula auricularia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Navenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 227, pp.416-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10331,51 +10331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lauvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lambion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10550,2484 +10550,2484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioREco, Méthodologie et expérimentation système pour la réduction de l'utilisation des pesticides en vergers de pommier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+                <w:t xml:space="preserve">Zelotes metellus Roewer, 1928, nouvelle espèce pour la faune de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Borne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Fleury</w:t>
+                <w:t xml:space="preserve">Jean-François Cornic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Galet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Bounias-Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue arachnologique, série 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.14-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124775v1</w:t>
+                <w:t xml:space="preserve">hal-03495421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerve conduction velocity as a non-destructive biomarker in the earthworm Aporrectodea caliginosa exposed to insecticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiran Munir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiran Munir</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martin Wellby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (24), pp.24362-24367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-018-2469-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific differences in biochemical and behavioral biomarkers in endogeic earthworms exposed to ethyl-parathion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatina Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C Sanchez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 202, pp.85-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.03.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citation stacking in soil science articles: our response to the open letter by concerned early-career soil scientists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Willem van Groenigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Willem van Groenigen</w:t>
+                <w:t xml:space="preserve">Alberto Agnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Agnelli</w:t>
+                <w:t xml:space="preserve">Junhong Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariluz Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 328, pp.119-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence from Mid-Infrared Spectroscopy (MIRS) that the biochemical fingerprints of Odontotermes obesus colonies change according to their geographical location and age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pando</w:t>
+                <w:t xml:space="preserve">H. Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Harit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insectes Sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65 (1), pp.77-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00040-017-0589-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal activity of spiders and earwigs during winter in apple trees under a Mediterranean climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeq Alzubik Belkair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (9), pp.823-836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09583157.2018.1499870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory study of energy reserves and biometry as potential tools for assessing the effects of pest management strategies on the earwig, Forficula auricularia L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Suchail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Navenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (23), pp.22766-22774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-018-2371-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil enzyme dynamics in chlorpyrifos-treated soils under the influence of earthworms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C Sanchez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Notario del Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 612, pp.1407-1416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte en France de Zodarion styliferum (Simon, 1870) (Araneae, Zodariidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BioREco, Méthodologie et expérimentation système pour la réduction de l'utilisation des pesticides en vergers de pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gaymard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cornic</w:t>
+                <w:t xml:space="preserve">Laurent Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue arachnologique, série 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (70), pp.73-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/uuzphn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495415v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citation stacking in soil science articles: our response to the open letter by concerned early-career soil scientists</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Junhong Bai</w:t>
+                <w:t xml:space="preserve">Découverte en France de Zodarion styliferum (Simon, 1870) (Araneae, Zodariidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Danflous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariluz Cayuela</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue arachnologique, série 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.18-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544649v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zelotes metellus Roewer, 1928, nouvelle espèce pour la faune de France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cornic</w:t>
+                <w:t xml:space="preserve">Citation stacking in soil science articles: our response to the open letter by concerned early-career soil scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Willem van Groenigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Agnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhong Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariluz Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue arachnologique, série 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 328, pp.119-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495421v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria evaluation of innovative IPM systems in pome fruit in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earthworm burrowing activity of two non-Lumbricidae earthworm species incubated in soils with contrasting organic carbon content (Vertisol vs. Ultisol)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Caffi</w:t>
+                <w:t xml:space="preserve">H. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.H.M. Helsen</w:t>
+                <w:t xml:space="preserve">Z. B. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rossi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Strassemeyer</w:t>
+                <w:t xml:space="preserve">J. Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.12.009⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (8), pp.951-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-017-1235-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608056v1</w:t>
+                <w:t xml:space="preserve">hal-01681594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the life history traits of the generalist predator Forficula auricularia (Dermaptera: Forficulidae) in organic apple orchards in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Entomologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 149 (1), pp.56 - 72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4039/tce.2016.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and efficacy of a new approach for controlling populations of the rosy apple aphid, Dysaphis plantaginea Passerini (Hemiptera: Aphididae) in south-eastern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hazem Dib</w:t>
+                <w:t xml:space="preserve">Multicriteria evaluation of innovative IPM systems in pome fruit in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Caffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.H.M. Helsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refka Ben Issa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J. Holb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Strassemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pest Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670874.2016.1235741⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.101 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506622v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of earthworm-related macroporosity in tilled and non-tilled cropping systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandeau</w:t>
+                <w:t xml:space="preserve">Feasibility and efficacy of a new approach for controlling populations of the rosy apple aphid, Dysaphis plantaginea Passerini (Hemiptera: Aphididae) in south-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refka Ben Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pest Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (2), pp.128 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670874.2016.1235741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.12.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01530782v1</w:t>
+                <w:t xml:space="preserve">hal-01506622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm burrowing activity of two non-Lumbricidae earthworm species incubated in soils with contrasting organic carbon content (Vertisol vs. Ultisol)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Z. B. Zhang</w:t>
+                <w:t xml:space="preserve">Temporal dynamics of earthworm-related macroporosity in tilled and non-tilled cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Qiu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Grandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (8), pp.951-955. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 289, pp.169-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00374-017-1235-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681594v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbial respiration and PICT responses to an industrial and historic lead pollution: a field study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The feasibility and efficacy of early-season releases of a generalist predator (Forficula auricularia L.) to control populations of the RAA (Dysaphis plantaginea Passerini) in Southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Berard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sauphanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5089-z⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106 (2), pp.233-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485315001042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473134v1</w:t>
+                <w:t xml:space="preserve">hal-01309136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The feasibility and efficacy of early-season releases of a generalist predator (Forficula auricularia L.) to control populations of the RAA (Dysaphis plantaginea Passerini) in Southeastern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Sauphanor</w:t>
+                <w:t xml:space="preserve">Exposure to spinosad affects orb-web spider (Agalenatea redii) survival, web construction and prey capture under laboratory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Tupinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485315001042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89 (2), pp.507--515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-015-0691-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309136v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to spinosad affects orb-web spider (Agalenatea redii) survival, web construction and prey capture under laboratory conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Pasquet</w:t>
+                <w:t xml:space="preserve">Soil microbial respiration and PICT responses to an industrial and historic lead pollution: a field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Tupinier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Mombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 89 (2), pp.507--515. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.4271--4281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-015-0691-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5089-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444631v2</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management diversity within organic production influences epigeal spider communities in apple orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Cornic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 216, pp.73-81. </w:t>
@@ -13059,329 +13059,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of apple orchard management strategies on earthworm (Allolobophora chlorotica) energy reserves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of management strategies on arthropod communities in the colonies of rosy apple aphid, Dysaphis plantaginea Passerini (Hemiptera: Aphididae) in south-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Givaudan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.06.031⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 216, pp.203-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444625v1</w:t>
+                <w:t xml:space="preserve">hal-02631473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of management strategies on arthropod communities in the colonies of rosy apple aphid, Dysaphis plantaginea Passerini (Hemiptera: Aphididae) in south-eastern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+                <w:t xml:space="preserve">Impact of apple orchard management strategies on earthworm (Allolobophora chlorotica) energy reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Suchail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.252--254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.06.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.10.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631473v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and combined effects of the generalist Forficula auricularia and the specialist Episyrphus balteatus on Dysaphis plantaginea - are two predators better than one?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13434,894 +13434,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of crop protection strategies on natural enemies in organic apple production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Marliac</w:t>
+                <w:t xml:space="preserve">Orchard management influences both functional and taxonomic ground beetle (Coleoptera, Carabidae) diversity in South-East France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Penvern</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-015-0282-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88, pp.26-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284302v1</w:t>
+                <w:t xml:space="preserve">hal-01444855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management strategies in apple orchards influence earwig community</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Impact of insecticide exposure on the predation activity of the European earwig Forficula auricularia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Capowiez Yvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.12.024⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.14116--14126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4520-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01444863v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchard management influences both functional and taxonomic ground beetle (Coleoptera, Carabidae) diversity in South-East France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological and functional characterisation of the burrow systems of six earthworm species (Lumbricidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.11.014⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (7), pp.869-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-015-1036-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01444855v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of insecticide exposure on the predation activity of the European earwig Forficula auricularia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Malagnoux</w:t>
+                <w:t xml:space="preserve">Why is the influence of soil macrofauna on soil structure only considered by soil ecologists?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Podwojewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4520-9⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 146, pp.118-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2014.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444838v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and functional characterisation of the burrow systems of six earthworm species (Lumbricidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of crop protection strategies on natural enemies in organic apple production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Marliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (7), pp.869-877. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.803-813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00374-015-1036-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-015-0282-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638983v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is the influence of soil macrofauna on soil structure only considered by soil ecologists?</w:t>
+                <w:t xml:space="preserve">Management strategies in apple orchards influence earwig community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bottinelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Malagnoux Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Podwojewski</w:t>
+                <w:t xml:space="preserve">Maniac Gaelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Grimaldi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capowiez Yvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 146, pp.118-124. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124, pp.156--162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2014.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639539v1</w:t>
+                <w:t xml:space="preserve">hal-01444863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased grass cover height in the alleys of apple orchards does not promote Cydia pomonella biocontrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14372,51 +14372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the Functional Macropore Network Related to Preferential Flow in Structured Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14506,64 +14506,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of management strategies in apple orchards on the structural and functional diversity of epigeal spiders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14640,77 +14640,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chekir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14947,64 +14947,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 511, pp.738--746. </w:t>
@@ -15067,51 +15067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles pratiques agroécologiques pour contrôler les bioagresseurs dans un système pérenne, le verger de pommiers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15152,1348 +15152,1348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow recovery of earthworm populations after heavy traffic in two forest soils in northern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+                <w:t xml:space="preserve">Earthworm bioturbation influences the phytoavailability of metals released by particles in cultivated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Ranger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiantian Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.08.017⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 191, pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635193v1</w:t>
+                <w:t xml:space="preserve">hal-02637411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing tillage in cultivated fields increases earthworm functional diversity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative estimates of burrow construction and destruction, by anecic and endogeic earthworms in repacked soil cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 83, pp.79-87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.10.005⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 74, pp.46-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01096882v1</w:t>
+                <w:t xml:space="preserve">hal-02636548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the MicroResp TM method to assess Pollution-Induced Community Tolerance in the context of metal soil contamination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+                <w:t xml:space="preserve">Potential of Near Infrared Reflectance Spectroscopy (NIRS) for identifying termite species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Saran Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40, pp.27-33. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.49-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.12.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2013.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314805v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thesaurus for soil invertebrate trait-based approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
+                <w:t xml:space="preserve">Technosol composition affects &amp;lt;em&amp;gt;Lumbricus terrestris&amp;lt;/em&amp;gt; surface cast composition and production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Françoise F. Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (10), pp.e108985. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.238-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075572v1</w:t>
+                <w:t xml:space="preserve">hal-02630588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burrow systems of endogeic earthworms: Effects of earthworm abundance and consequences for soil water infiltration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current use of and future needs for soil invertebrate functional traits in community ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2014.04.001⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.194-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2014.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315215v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm bioturbation influences the phytoavailability of metals released by particles in cultivated soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lévèque</w:t>
+                <w:t xml:space="preserve">Slow recovery of earthworm populations after heavy traffic in two forest soils in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Foucault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques J. Ranger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 191, pp.199-206. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.130 - 133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02637411v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative estimates of burrow construction and destruction, by anecic and endogeic earthworms in repacked soil cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing tillage in cultivated fields increases earthworm functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 74, pp.46-50. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 83, pp.79-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.09.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02636548v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technosol composition affects &amp;lt;em&amp;gt;Lumbricus terrestris&amp;lt;/em&amp;gt; surface cast composition and production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">Use of the MicroResp TM method to assess Pollution-Induced Community Tolerance in the context of metal soil contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.039⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630588v1</w:t>
+                <w:t xml:space="preserve">hal-01314805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Near Infrared Reflectance Spectroscopy (NIRS) for identifying termite species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+                <w:t xml:space="preserve">A thesaurus for soil invertebrate trait-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 60, pp.49-52. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.e108985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2013.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635252v1</w:t>
+                <w:t xml:space="preserve">hal-01075572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current use of and future needs for soil invertebrate functional traits in community ecology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Burrow systems of endogeic earthworms: Effects of earthworm abundance and consequences for soil water infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">St Ephane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (3), pp.194-206. </w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (4-6), pp.303-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2014.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2014.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005001v1</w:t>
+                <w:t xml:space="preserve">hal-01315215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue distribution, characterization and in vitro inhibition of B-esterases in the earwig Forficula auricularia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112, pp.456-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16539,90 +16539,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides and earthworms. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16669,51 +16669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of earthworms and termites for the restoration of ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16917,5111 +16917,5111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of X-ray tomography to evaluate liming impact on earthworm burrowing activity in an acidic forest soil under laboratory conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+                <w:t xml:space="preserve">Avoidance behaviour response and esterase inhibition in the earthworm, Lumbricus terrestris, after exposure to chlorpyrifos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martinez Morcillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Yela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.03.011⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.597 - 607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-013-1051-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080683v1</w:t>
+                <w:t xml:space="preserve">hal-02652579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoidance behaviour response and esterase inhibition in the earthwormLumbricus terrestris under exposure to chlorpyrifos.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.L. Yela</w:t>
+                <w:t xml:space="preserve">Application of X-ray tomography to evaluate liming impact on earthworm burrowing activity in an acidic forest soil under laboratory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 202, pp.45-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326831v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-specific impacts of exotic earthworm invasions on soil carbon dynamics in a sandy temperate forest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James M. Le Moine</w:t>
+                <w:t xml:space="preserve">Avoidance behaviour response and esterase inhibition in the earthwormLumbricus terrestris under exposure to chlorpyrifos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Martinez-Morcillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Yela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra C. Larson</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647921v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing ecotoxicity and uptake of metals and metalloids in relation to two different earthworm species (Eiseina hortensis and Lumbricus terrestris)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lévèque</w:t>
+                <w:t xml:space="preserve">Community-specific impacts of exotic earthworm invasions on soil carbon dynamics in a sandy temperate forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine M. Crumsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchell M. Goodsitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra C. Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.03.066⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (12), pp.2827-2837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/12-1555.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326829v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inability of Near Infrared Reflectance Spectroscopy (NIRS) to identify belowground earthworm casts in no-tillage soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+                <w:t xml:space="preserve">Assessing ecotoxicity and uptake of metals and metalloids in relation to two different earthworm species (Eiseina hortensis and Lumbricus terrestris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.04.006⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 179, pp.232-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.03.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209122v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoidance behaviour response and esterase inhibition in the earthworm, Lumbricus terrestris, after exposure to chlorpyrifos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. L. Yela</w:t>
+                <w:t xml:space="preserve">Inability of Near Infrared Reflectance Spectroscopy (NIRS) to identify belowground earthworm casts in no-tillage soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-013-1051-3⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70, pp.57- 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652579v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of earthworms in regenerating soil structure after compaction in reduced tillage systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exclusion netting may alter reproduction of the codling moth (Cydia pomonella) and prevent associated fruit damage to apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Severac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.06.013⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 145 (2), pp.134 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1570-7458.2012.01320.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315346v1</w:t>
+                <w:t xml:space="preserve">hal-02648181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar radiation stress in climbing snails: behavioural and intrinsic features define the Hsp70 level in natural populations of Xeropicta derbentina (Pulmonata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maddalena Di Lellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merav Seifan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maddalena Di Lellis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandra Troschinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Stress and Chaperones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (6), pp.717 - 727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12192-012-0344-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel method to visualize and characterize preferential flow in undisturbed soil cores by using multislice helical CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2136/vzj2011.0100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress protein response (Hsp70) and avoidance behaviour in Eisenia fetida, Aporrectodea caliginosa and Lumbricus terrestris when exposed to imidacloprid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Dittbrenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz-R. Koehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Triebskorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (2), pp.198 - 206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11368-011-0437-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell colouration and antioxidant defence capacity in Theba pisana (OF Muller, 1774)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of earthworms in regenerating soil structure after compaction in reduced tillage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samartino Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra E. Scheil</w:t>
+                <w:t xml:space="preserve">Bouchant Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Scheil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molluscan Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55, pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646032v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar radiation stress in climbing snails: behavioural and intrinsic features define the Hsp70 level in natural populations of Xeropicta derbentina (Pulmonata).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shell colouration and antioxidant defence capacity in Theba pisana (OF Muller, 1774)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Troschinski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Alexandra E. Scheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Scheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Triebskorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Stress and Chaperones</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molluscan Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (3), pp.132 - 136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329325v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell colouration and antioxidant defence capacity in Theba pisana (OF Muller, 1774).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar radiation stress in climbing snails: behavioural and intrinsic features define the Hsp70 level in natural populations of Xeropicta derbentina (Pulmonata).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Scheil</w:t>
+                <w:t xml:space="preserve">A.M. Di Lellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Triebskorn</w:t>
+                <w:t xml:space="preserve">M. Seifan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Troschinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molluscan Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Stress and Chaperones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (6), pp.717-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12192-012-0344-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329321v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusion netting may alter reproduction of the codling moth (Cydia pomonella) and prevent associated fruit damage to apple orchards</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shell colouration and antioxidant defence capacity in Theba pisana (OF Muller, 1774).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
+                <w:t xml:space="preserve">A.E. Scheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Scheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Triebskorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molluscan Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648181v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of short and long-term effects of imidacloprid on the burrowing behaviour of two earthworm species (Aporrectodea caliginosa and Lumbricus terrestris) by using 2D and 3D post-exposure techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rita Triebskorn</w:t>
+                <w:t xml:space="preserve">Predation potency and intraguild interactions between generalist (Forficula auricularia) and specialist (Episyrphus balteatus) predators of the rosy apple aphid (Dysaphis plantaginea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (2), pp.90-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2011.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.05.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651364v1</w:t>
+                <w:t xml:space="preserve">hal-02647854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of Eisenia fetida in comparison to Aporrectodea caliginosa and Lumbricus terrestris after imidacloprid exposure. Body mass change and histopathology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId629" w:history="1">
+                <w:t xml:space="preserve">Assessment of short and long-term effects of imidacloprid on the burrowing behaviour of two earthworm species (Aporrectodea caliginosa and Lumbricus terrestris) by using 2D and 3D post-exposure techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Dittbrenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hannah Schmitt</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Triebskorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Triebskorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (10), pp.1349 - 1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-011-0397-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652639v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using X-ray tomography to quantify earthworm bioturbation non-destructively in repacked soil cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of Eisenia fetida in comparison to Aporrectodea caliginosa and Lumbricus terrestris after imidacloprid exposure. Body mass change and histopathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Dittbrenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Michel</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Triebskorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 162 (1-2), pp.124-131. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (6), pp.1000 - 1010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-011-0397-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315216v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators of pesticide contamination: Soil enzyme compared to functional diversity of bacterial communities via Biolog (R) Ecoplates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using X-ray tomography to quantify earthworm bioturbation non-destructively in repacked soil cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven Criquet</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2011.05.007⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (1-2), pp.124-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646049v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation physique des sols agricoles et forestiers liée au tassement : principaux résultats du projet GESSOL ADD-DST</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indicators of pesticide contamination: Soil enzyme compared to functional diversity of bacterial communities via Biolog (R) Ecoplates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Celine Chevremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Joanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (4), pp.256 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2011.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647836v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylcholinesterase activity in the terrestrial snail&amp;lt;em&amp;gt; Xeropicta derbentina&amp;lt;/em&amp;gt; transplanted in apple orchards with different pesticide management strategies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan C. Sanchez-Hernandez</w:t>
+                <w:t xml:space="preserve">Dégradation physique des sols agricoles et forestiers liée au tassement : principaux résultats du projet GESSOL ADD-DST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean J. Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Adamiade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinz-R. Köhler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rita Triebskorn</w:t>
+                <w:t xml:space="preserve">M. Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (3), pp.187-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649578v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation potency and intraguild interactions between generalist (Forficula auricularia) and specialist (Episyrphus balteatus) predators of the rosy apple aphid (Dysaphis plantaginea)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+                <w:t xml:space="preserve">Acetylcholinesterase activity in the terrestrial snail&amp;lt;em&amp;gt; Xeropicta derbentina&amp;lt;/em&amp;gt; transplanted in apple orchards with different pesticide management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C. Sanchez-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz-R. Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Triebskorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (2), pp.90-97. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (1), pp.319-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2011.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647854v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of natural enemies on the population dynamics of the rosy apple aphid, Dysaphis plantaginea Passerini (Hemiptera: Aphididae) in organic apple orchards in south-eastern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+                <w:t xml:space="preserve">Using earthworms as model organisms in the laboratory: Recommendations for experimental implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz-Christian Frund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Emmerling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2010.07.005⟩</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (2), pp.119-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2009.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659278v1</w:t>
+                <w:t xml:space="preserve">hal-02664547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition, recovery and oxime-induced reactivation of muscle esterases following chlorpyrifos exposure in the earthworm Lumbricus terrestris</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+                <w:t xml:space="preserve">Environmental assessment of a BOF steel slag used in road construction : The ECLAIR research program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.02.009⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667840v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of a BOF steel slag used in road construction : The ECLAIR research program</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Benard</w:t>
+                <w:t xml:space="preserve">The role of natural enemies on the population dynamics of the rosy apple aphid, Dysaphis plantaginea Passerini (Hemiptera: Aphididae) in organic apple orchards in south-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (2), pp.97-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2010.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00575010v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of codling moth exclusion nets on the rosy apple aphid, Dysaphis plantaginea, and its control by natural enemies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+                <w:t xml:space="preserve">Inhibition, recovery and oxime-induced reactivation of muscle esterases following chlorpyrifos exposure in the earthworm Lumbricus terrestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Collange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Wheelock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2010.08.012⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (6), pp.2266-2272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663428v1</w:t>
+                <w:t xml:space="preserve">hal-02667840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm cast production as a new behavioural biomarker for toxicity testing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of codling moth exclusion nets on the rosy apple aphid, Dysaphis plantaginea, and its control by natural enemies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.003⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (12), pp.1502-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2010.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666588v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and behavioural effects of imidacloprid on two ecologically relevant earthworm species (Lumbricus terrestris and Aporrectodea caliginosa)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId629" w:history="1">
+                <w:t xml:space="preserve">Earthworm cast production as a new behavioural biomarker for toxicity testing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Dittbrenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Triebskorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-010-0542-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (2), pp.388-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662129v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using earthworms as model organisms in the laboratory: Recommendations for experimental implementations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Butt</w:t>
+                <w:t xml:space="preserve">Physiological and behavioural effects of imidacloprid on two ecologically relevant earthworm species (Lumbricus terrestris and Aporrectodea caliginosa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Dittbrenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Triebskorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 53 (2), pp.119-125. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (8), pp.1567 - 1573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2009.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-010-0542-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664547v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of tillage type and cropping system on earthworm communities, macroporosity and water infiltration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compostage et valorisation par l'agriculture des déchets urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bouchant</w:t>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Ruy</w:t>
+                <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2009.09.002⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/6r07-v729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173223v1</w:t>
+                <w:t xml:space="preserve">hal-01192045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrofaune du sol : des &amp;quot;ingénieurs&amp;quot; de l'écosystème</w:t>
+                <w:t xml:space="preserve">The effect of tillage type and cropping system on earthworm communities, macroporosity and water infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel les Dossiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (2), pp.209-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2009.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663083v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for the role of earthworms in compacted soil regeneration based on field observations and results from a semi-field experiment</w:t>
+                <w:t xml:space="preserve">Macrofaune du sol : des &amp;quot;ingénieurs&amp;quot; de l'écosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Mensuel les Dossiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009, pp.78-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01173201v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection phytosanitaire et biodiversité en agriculture biologique. Le cas des vergers de pommiers.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental evidence for the role of earthworms in compacted soil regeneration based on field observations and results from a semi-field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Rieux</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (4), pp.711-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/z4qx-be23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01015533v1</w:t>
+                <w:t xml:space="preserve">hal-01173201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme activities in apple orchard agroecosystems: How are they affected by management strategy and soil properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Floch</w:t>
+                <w:t xml:space="preserve">Protection phytosanitaire et biodiversité en agriculture biologique. Le cas des vergers de pommiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sauphanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.09.018⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.217-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/z4qx-be23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667058v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01015533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-type esterases in the snail &amp;lt;em&amp;gt;Xeropicta derbentina&amp;lt;/em&amp;gt;: an enzymological analysis to evaluate their use as biomarkers of pesticide exposure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rita Triebskorn</w:t>
+                <w:t xml:space="preserve">Enzyme activities in apple orchard agroecosystems: How are they affected by management strategy and soil properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.07.003⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (1), pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665833v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des effets des apports de produits résiduaires organiques sur la macrofaune lombricienne en conditions de grandes cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">B-type esterases in the snail &amp;lt;em&amp;gt;Xeropicta derbentina&amp;lt;/em&amp;gt;: an enzymological analysis to evaluate their use as biomarkers of pesticide exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C. Sanchez-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz-R. Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Triebskorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157, pp.199-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192277v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxylesterase activity in earthworms gut contents: potential (eco)toxicological implications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Étude des effets des apports de produits résiduaires organiques sur la macrofaune lombricienne en conditions de grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lhoutelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Comparative Pharmacology and Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3-4), pp.175-185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667813v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat tolerance in mediterranean land snails: histopathology after exposure to different temperature regimes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Carboxylesterase activity in earthworms gut contents: potential (eco)toxicological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C. Sanchez-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mollus/eyn033⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Comparative Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150 (4), pp.503-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2009.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663828v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snail phenotypic variation and stress proteins: do different heat response strategies contribute to Waddington's widget in field populations ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId673" w:history="1">
+                <w:t xml:space="preserve">Heat tolerance in mediterranean land snails: histopathology after exposure to different temperature regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Dittbrenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimondo Lazzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz-R. Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nils Dittbrenner</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.b.21253⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyn033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659402v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compostage et valorisation par l'agriculture des déchets urbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Snail phenotypic variation and stress proteins: do different heat response strategies contribute to Waddington's widget in field populations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz-R. Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cambier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
+                <w:t xml:space="preserve">Raimondo Lazzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Dittbrenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 312B, pp.136-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.21253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/6r07-v729⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01192045v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the toxicity of ethyl-parathion to earthworms (Aporrectodea caliginosa) using behavioural, physiological and biochemical markers</w:t>
               </w:r>
@@ -22059,51 +22059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ortiz-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (3), pp.476-483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22149,64 +22149,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular adaptation and recovery in response to heat stress in Mediterranean snails (Xeropicta derbentina, Theba pisana and Cernuella virgata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Triebskorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22295,51 +22295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworm collection from agricultural fields: Comparisons of selected expellants in presence/absence of hand-sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22347,51 +22347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (2), pp.176-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22583,77 +22583,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of acetylcholinesterase activity recovery in two earthworm species following exposure to ethyl-parathion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22725,64 +22725,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholinesterase activity as a biomarker of pesticide exposure in Allolobophora chlorotica earthworms living in apple orchards under different management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22854,64 +22854,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue distribution and characterization of cholinesterase activity in six earthworm species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23094,756 +23094,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00190010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublethal effects of imidacloprid on the burrowing behaviour of two earthworm species: modifications of the 3D burrow systems in artificial cores and consequences on gas diffusion in soil</w:t>
+                <w:t xml:space="preserve">Assessment of the effects of imidacloprid on the behavior of two earthworm species (Aporrectodea nocturna and Allolobophora icterica) using 2D terraria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Costagliola</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 38, pp.285-293</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 64, pp.198-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654850v1</w:t>
+                <w:t xml:space="preserve">hal-02667011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the effects of imidacloprid on the behavior of two earthworm species (Aporrectodea nocturna and Allolobophora icterica) using 2D terraria</w:t>
+                <w:t xml:space="preserve">Sublethal effects of imidacloprid on the burrowing behaviour of two earthworm species: modifications of the 3D burrow systems in artificial cores and consequences on gas diffusion in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annette A. Berard</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bastardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Costagliola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 64, pp.198-206</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.285-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667011v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lethal and sublethal effects of imidacloprid on two earthworm species (Aporrectodea nocturna and Allobophora icterica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D characterisation of earthworm burrow systems in natural soil cores collected from a 12-year-old pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bastardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 41, pp.135-143</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.34-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681082v1</w:t>
+                <w:t xml:space="preserve">hal-02676326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radio-labelled study of earthworm behavior in artificial soil cores in term of ecological types</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lethal and sublethal effects of imidacloprid on two earthworm species (Aporrectodea nocturna and Allobophora icterica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Costagliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 41, pp.320-327</w:t>
+              <w:t xml:space="preserve">, 2005, 41, pp.135-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673233v1</w:t>
+                <w:t xml:space="preserve">hal-02681082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of metal pollution on soil macroinvertebrate burrow systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+                <w:t xml:space="preserve">A radio-labelled study of earthworm behavior in artificial soil cores in term of ecological types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bastardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 42 (1), pp.31-39. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 41, pp.320-327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02681820v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts biologiques des systèmes de protection en vergers de pommiers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of metal pollution on soil macroinvertebrate burrow systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42 (1), pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-005-0865-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675153v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D characterisation of earthworm burrow systems in natural soil cores collected from a 12-year-old pasture</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts biologiques des systèmes de protection en vergers de pommiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sauphanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 30, pp.34-46</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 581, pp.32-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676326v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedures for determining the pesticide sensitivity of indigenous soil algae: a possible bioindicator of soil contamination?</w:t>
               </w:r>
@@ -23931,528 +23931,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray tomographic and hydraulic characterization of burrowing by three earthworm species in repacked soil cores</w:t>
+                <w:t xml:space="preserve">Burrowing behaviour of radio-labelled earthworms revealed by analysis of 3D-trajectories in artificial soil cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bastardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 24, pp.3-16</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 47, pp.554-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673429v1</w:t>
+                <w:t xml:space="preserve">hal-02670911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting preferential water flow in soils by traveling-dispersive waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of the three-dimentional structure of earthworm burrow systems using image analysis and mathematical morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">C.J. Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 278, pp.64-75</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38, pp.301-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669278v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the three-dimentional structure of earthworm burrow systems using image analysis and mathematical morphology</w:t>
+                <w:t xml:space="preserve">Earthworm behaviour as a biomarker - a case study using imidacloprid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pierret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.J. Moran</w:t>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 38, pp.301-310</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 47, pp.542-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675615v1</w:t>
+                <w:t xml:space="preserve">hal-02672931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burrowing behaviour of radio-labelled earthworms revealed by analysis of 3D-trajectories in artificial soil cores</w:t>
+                <w:t xml:space="preserve">X-ray tomographic and hydraulic characterization of burrowing by three earthworm species in repacked soil cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bastardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 47, pp.554-559</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24, pp.3-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670911v1</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm behaviour as a biomarker - a case study using imidacloprid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting preferential water flow in soils by traveling-dispersive waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 47, pp.542-547</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278, pp.64-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672931v1</w:t>
+                <w:t xml:space="preserve">hal-02669278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new simulation for modelling the topology of earthworm burrow systems and their effects on macropore flow in experimental soils</w:t>
               </w:r>
@@ -24477,51 +24477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24688,90 +24688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D reconstruction and quantification of macropores using X-ray computed tomography and image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pierret</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 106, pp.247-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24790,627 +24790,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between earthworm species in artificial soil cores assessed through the 3D reconstruction of the burrow systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic study of the burrowing behaviour of Aporrectodea nocturna and Allolobophora chlorotica: interactions between earthworms and spatial avoidance of burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 102, pp.123-137</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33, pp.310-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673444v1</w:t>
+                <w:t xml:space="preserve">hal-02679512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burrow systems made by Aporrectodea nocturna and Allolobophora chlorotica in artificial cores: morphological differences and effects of interspecific interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 16, pp.109-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimentional trajectories of 60-Co-labelled earthworms in artificial cores of soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between earthworm species in artificial soil cores assessed through the 3D reconstruction of the burrow systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jéjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Belzunces</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 52, pp.365-375</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 102, pp.123-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672972v1</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic study of the burrowing behaviour of Aporrectodea nocturna and Allolobophora chlorotica: interactions between earthworms and spatial avoidance of burrows</w:t>
+                <w:t xml:space="preserve">Three-dimentional trajectories of 60-Co-labelled earthworms in artificial cores of soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 33, pp.310-316</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 52, pp.365-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679512v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in burrowing behaviour and spatial interaction between the two earthworm species Aporrectodea nocturna and Allolobophora chlorotica</w:t>
+                <w:t xml:space="preserve">Evolution of burrow systems after the accidental introduction of a new earthworm species into a Swiss pre-alpine meadow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 30, pp.341-346</w:t>
+              <w:t xml:space="preserve">, 2000, 31, pp.494-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696889v1</w:t>
+                <w:t xml:space="preserve">hal-02688761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of burrow systems after the accidental introduction of a new earthworm species into a Swiss pre-alpine meadow</w:t>
+                <w:t xml:space="preserve">Differences in burrowing behaviour and spatial interaction between the two earthworm species Aporrectodea nocturna and Allolobophora chlorotica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 31, pp.494-500</w:t>
+              <w:t xml:space="preserve">, 2000, 30, pp.341-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688761v1</w:t>
+                <w:t xml:space="preserve">hal-02696889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray computed tomography to quantify tree rooting spatial distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Moran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Kretzschmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25556,77 +25556,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D skeleton reconstructions of natural earthworm burrow systems using CAT scan images of soil cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Kretzschmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26006,9463 +26006,10097 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00336364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des sols spécifiques à l’environnement des fossés agricoles en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17. Journées d’Étude des Sols (JES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association franaçaise d'étude des sols; Société suisses de pédologie, Jul 2025, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05168000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie des digestats « Ferti-Dig » : de l’établissement des classes aux effets sur les agroécosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Recherche Innovation JRI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPONTANEOUS MACROFAUNA BIODIVERSITY IN VERTICAL CONSTRUCTED WETLANDS IN OCCITANIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gontié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan-Tam Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of traits of earthworms belonging to Lumbricidae family on the nature, protection, and stabilization of soil organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Zi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Bakhos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Symposium on Soil Organic Matter (SOM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ben Guerir, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook to establish a large-scale soil biodiversity monitoring: the French experience of the RMQS-Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels prédateurs et quelles communautés épigées sont associées à la prédation à la surface du sol?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Descout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fabarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2023, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ImageSoil: a new database to boost explorations of the links between soil structure and soil functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moitrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The RMQS-Biodiversity as a project of large-scale soil biodiversity monitoring in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A soil biodiversity survey coupled with the national soil quality monitoring network?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.46-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurosoil 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No evidence that earthworms increase soil greenhouse gas emissions (CO2 and N2O) in the presence of plants and soil-moisture fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des pratiques de protection sur les organismes utiles du sol et du verger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Marliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire BioREco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Saint Paul lès Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feedbacks of a couple of eco-informatic tools for soil inverterbrate functional traits: an example of interoperability by semantic data integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17. International Colloquium on Soil Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feedbacks of a couple of eco-informatic tools for soil inverterbrate functional traits: an example of interoperability by semantic data integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.33252.37768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A typology of crop protection strategies within organic farming and its consequences on the natural enemy community and predation rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Marliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Innovation in Integrated and Organic Horticulture (INNOHORT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la diversité fonctionnelle des vers de terre modifie les interactions entre plantes dans un couvert associé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zwicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PURE progress in innovative IPM in pome fruit in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heijne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. H. M. Helsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Caffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Strassemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th International Horticultural Congress on Horticulture - Sustaining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Brisbane, Australia. pp.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1105.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la faune sur les fonctions des sols et leurs applications dans les systèmes sol-plante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utilisation du potentiel biologique des sols, un atout pour la production agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crop protection strategies influence the structural and functional diversity of epigeal spiders in apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Marliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodie Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28. European Congres of Arachnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chekir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lammoglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAGEO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codling moth exclusion netting: an overview of French and Italian experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Severac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOBC-WPRS Working Group "Integrated Plant Protection in Fruit Crops"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Viennes, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The database PESAP to design pomefruit protection strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Mayus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Buurma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tito Caffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Conference on Integrated Fruit Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC). DNK., Oct 2012, Kusadasi, Turkey. XIV + 558 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of DEXiPM® as a tool to co-design pome fruit systems towards sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Buurma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tito Caffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII. International Conference on Integrated Fruit Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants,WPRS. West Palaeartic Regional Section. Copenhague, DNK., Oct 2012, Kusadasi District of Aydin Province, Turkey. 558 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrasting effects of codling moth exclusion netting on the natural control of the rosy apple aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Marliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Conference on Integrated Fruit Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC). DNK., Oct 2012, Kusadasi, Turkey. XIV + 558 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trait-based approach to assess the impacts of reduced and conventional tillage practices on earthworm functional diversity: a multi-site comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEXiPM® : a a tool to co-design pome fruit systems towards sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buurma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Caffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII. International Conference on Integrated Fruit Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Kusadasi District of Aydin Province, Turkey., Turkey. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une meilleure utilisation des traits fonctionnels des invertébrés du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Deharveng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of white clover (Trifolium repens cv. Huia) cover crop on agronomic properties and soil biology in an organic peach orchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Eric Parveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.International Horticultural Congress on Science and Horticulture for People (IHC2010): International Symposium on Organic Horticulture: Productivity and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, lisbon, Portugal. pp.373-380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risks assessment around a lead-batteries recycling company using ecotoxicity tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. SETAC World Congress 2012 / 22. SETAC Europe Annual Meeting "Securing a sustainable future : integrating science, policy and people"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une meilleure utilisation des traits fonctionnels des invertébrés du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapting ecotoxicological tests based on earthworm behavior to assess the potential effectiveness of forest soil liming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Huguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International Symposium on Earthworm Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2011.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application des techniques de microrespirométrie pour la caractérisation écotoxique microbienne (traits physiologiques et PICT) de sols contaminés par des métaux lourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Séminaire d'Ecotoxicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Saint-Lager, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêts et limites des organismes sentinelles : cas des escargots Xeropicta derbentina dans les vergers de pommiers en Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sanchez-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Séminaire d'Ecotoxicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Saint-Lager, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des impacts phytosanitaires chez l'auxiliaire Forficula auricularia L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Suchail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Séminaire d'Ecotoxicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Saint-Lager, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application des techniques de microrespirométrie pour la caractérisation écotoxique microbienne (traits physiologiques et PICT) de sols contaminés par des métaux lourds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’Ecotoxicologie de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Saint-Lager, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multidisciplinary approach for the assessment of the environmental behavior of Basix Oxygen Furnace slag used in road construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th European Slag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, MADRID, Spain. pp 77-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of permanent ground cover on agronomic properties and soil fertility in an organic peach orchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Eric Parveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28. International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural regulation of the rosy apple aphid (Dysaphis plantaginea) in organic apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. International Conference on Integrated Fruit Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection phytosanitaire et biodiversité en agriculture biologique. Le cas des vergers de pommiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dinabio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche de bioindicateurs d'impact du recyclage de produits résiduaires organiques en sols cultivés : lien avec la disponibilité de micropolluants organiques et métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées nationales de l'étude des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de bioindicateurs d'impact du recyclage de produits résiduaires organiques en sols cultivés: lien avec les modifications des caractéristiques physico-chimiques du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental assessment of a BOF steel slag used in road construction : The ECLAIR research program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wascon 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. 6p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental assessment of the behavior of a BOF steel slag used in road construction : the PRECODD-ECLAIR research program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Domas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. International Conference on Engineering for Waste Valorisation (WasteEng08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.NC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des effets d'apports de produits résiduaires organiques sur la macrofaune lombricienne en conditions de grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Le Villio-Poitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retour au sol des produits résiduaires organiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Colmar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demonstration of the role of earthworms on the removal of highly compacted zones in field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Symposium on Earthworm Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Cracovie, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioindicateurs d'impact du recyclage de produits résiduaires organiques en sols cultivés: lien avec la disponibilité de micropolluants organiques et métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Etievant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Séminaire d'Écotoxicologie de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Dinard, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of cholinesterase inhibition as a biomerker of exposure for earthworms in apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Symposium on Earthworm Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Cracovie, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le comportement excavateur des vers de terre comme source de biomarqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Séminaire d'Écotoxicologie de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Dinard, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biochemical and behavioural effects of parathion on Aporrectodea caliginosa under laboratory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeluz Olivera Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ortiz Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Symposium on Eartworm Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Cracovie, Poland. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-D simulations of burrow systems made by earthworm communities and study of some physical consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bastardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Symposium on Earthworm Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Cracovie, Poland. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of sludge and municipal solid waste composts disposal on earthworm communities under crop field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bastardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International symposium on earthworm ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Krakow, Poland. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets du parathion sur le tube digestif du ver de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Séminaire d'écotoxicologie de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Dinard, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to evaluate the role of earthworms in the elimination of highly compacted zones in field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean J. Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17 Triennial. International Soil Tillage Research Organisation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Particules: mobilisation et transport préférentiel de particules colloïdales dans les sols non saturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elsass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disponibilité d'insecticides organophosphorés dans des sols agricoles du Mexique et impacts écotoxicologiques sur le ver de terre (A. caliginosa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olivera-Velona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Rencontres de l'INA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Thiverval-Grignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burrowing behaviour of radio-labelled earthworms revealed by analysis of 3D-trajectories in artificial soil cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bastardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. international Symposium on Earthworm Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Cardiff, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioturbation des lombriciens et fonctionnement du sol : études tridimensionnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bastardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire CAREN ‘Visualisation des données en 3D'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earthworm behaviour as a biomarker - a case study using imidacloprid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. international Symposium on Earthworm Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Cardiff, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of various types of earthworm channel networks on preferential water flow in soil. Paper 1567</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des réseaux de galeries de vers de terre et conséquences pour les écoulements préférentiels (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26. Journées scientifiques du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Vaulx en Velin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi de la trajectoire tridimensionnelle de vers de terre marqués dans des colonnes de sol artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26. Journées scientifiques du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Vaulx en Velin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le comportement des vers comme biomarqueur de toxicité (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26. Journées scientifiques du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Vaulx en Velin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does Varroa jacobsoni use an aggregation pheromone during invasion of worker brood cells of Apis mellifera ? (Abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36. Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of the spatial and seasonnal variability of the 3D earthworm burrow systems in natural conditions using CAT scanned images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kretschmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using CAT scanning techniques to relate macropore distribution and connectivity to hydraulic conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1000" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Coles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.R.J. Smetten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Kretzschmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire T Freschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence that earthworms increase soil greenhouse gas emissions (CO 2 and N 2 O) in the presence of plants and soil moisture fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Shihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des sols spécifiques à l’environnement des fossés agricoles en Méditerranée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Raclot</w:t>
+                <w:t xml:space="preserve">Guide des bonnes pratiques d’utilisation des digestats de méthanisation pour optimiser leurs intérêts agronomiques. Rapport final de l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fouché</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiesson</w:t>
+                <w:t xml:space="preserve">Lucille Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">ird-05168000v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; SOLAGRO; CAB; CRAGE; ACTA. 2024, pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of traits of earthworms belonging to Lumbricidae family on the nature, protection, and stabilization of soil organic matter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Melissa Bakhos</w:t>
+                <w:t xml:space="preserve">Expérimentation de valorisation des biodéchets par vermicompostage en amendements à destination de l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1010" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre ULRICH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1011" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Berdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1012" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04705509v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADEME, 20 avenue du Grésillé, 49004 Angers. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPONTANEOUS MACROFAUNA BIODIVERSITY IN VERTICAL CONSTRUCTED WETLANDS IN OCCITANIA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dan-Tam Costa</w:t>
+                <w:t xml:space="preserve">Utilisation des variétés rendues tolérantes aux herbicides cultivées en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1015" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05527307v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2015-SA-0063, Anses. 2020, 254 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des digestats « Ferti-Dig » : de l’établissement des classes aux effets sur les agroécosystèmes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts agronomiques et environnementaux d'une méthode de lutte permettant de reduire fortement l'usage des pesticides : les filets ALt-Carpo en arboriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Severac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1020" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1021" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04665656v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2013, 49 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels prédateurs et quelles communautés épigées sont associées à la prédation à la surface du sol?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets d'apports de composts de boue et d'ordures ménagères sur la macrofaune lombricienne du sol en conditions de grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Le Floch</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1023" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7101 lines deleted...]
-                <w:t xml:space="preserve">hal-02765519v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 0475C0072, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1022" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms impact on soil organic matter mineralization sheds new light on their ecological groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna Vion-Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of soil biopores and their influence on soil water infiltration under various pedoclimatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Védère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Aroui Boukbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sougueh Cheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When terrestrial and marine ecologists meet: Using complementary methods (X-ray tomography and luminophores) to study earthworms bioturbation in an organic matter compartmented soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christoph Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology (ISEE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the control of earthworm faeces micro- and macro-scale features on soil organic matter dynamics across species and ecological categories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology ISEE12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+              <w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1012" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736236v1</w:t>
+            <w:hyperlink r:id="rId1031" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralisation across species and ecological categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+                <w:t xml:space="preserve">Exploring the control of earthworm faeces micro- and macro-scale features on soil organic matter dynamics across species and ecological categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1033" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology ISEE12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1016" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754769v1</w:t>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect on earthworm's communities of different organic fraction of municipal solid waste treatments applied on field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes (Fance), France. Unpublished, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.16858.93123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des traits fonctionnels des vers de terre sur les propriétés physico-chimiques et la composition chimique moléculaire des turricules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve journées des géochimistes organiciens, FrogV, Les molécules de nos paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms' bioturbation under contrasting conditions of ionizing radiation and soil humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society Annual Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Edinburgh, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees and tree row herbaceous vegetation impact soil organisms distribution in a market gardening agroforestry plot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille d'Hervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Delapré-Cosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1026" w:history="1">
+            <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flower strips increase natural enemy abundances: experimental evidence across French agricultural fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1028" w:history="1">
+            <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guenser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d’Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1026" w:history="1">
+            <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1030" w:history="1">
+            <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworm’s influence on phytoavailability and Human gastric bioaccessibility of metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -35484,2057 +36118,2057 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Urban Agricultures (UA): Vector for Ecological Transition (UA&amp;ET-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1031" w:history="1">
+            <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut d'Aménagement et d'Urbanisme de la Région Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 70 p., 2017, Les agricultures urbaines durables : vecteur de transition écologique. Actes du congrès international</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1030" w:history="1">
+            <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil invertebrates functional traits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+                <w:t xml:space="preserve">Orchard protection strategies influence both functional and taxonomic ground beetle diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodie Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t>
+              <w:t xml:space="preserve">The 1st Global Soil Biodiversity Initiative conference (GSBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1032" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486437v1</w:t>
+            <w:hyperlink r:id="rId1051" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchard management influences epigeal spider communities and their functional diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La respiration du sol et le comportement des vers de terre comme indicateurs d’impacts écotoxiques, Travaux Pratiques de Master (UAPV).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cornic</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1053" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Colloquium of Arachnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Turin, Italy. 2014</w:t>
+              <w:t xml:space="preserve">Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1033" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628844v1</w:t>
+            <w:hyperlink r:id="rId1052" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La respiration du sol et le comportement des vers de terre comme indicateurs d’impacts écotoxiques, Travaux Pratiques de Master (UAPV).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId547" w:history="1">
+                <w:t xml:space="preserve">Use of the MicroRespTM method to assess Pollution-Induced Community Tolerance to metals and ecophysiological traits for soil microbial communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Marc</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Chambéry, France</w:t>
+              <w:t xml:space="preserve">1er Colloque Scientifique Fondation ROVALTIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1034" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335712v1</w:t>
+            <w:hyperlink r:id="rId1054" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1036" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the MicroRespTM method to assess Pollution-Induced Community Tolerance to metals and ecophysiological traits for soil microbial communities.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil invertebrates functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque Scientifique Fondation ROVALTIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Valence, France</w:t>
+              <w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1036" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335708v1</w:t>
+            <w:hyperlink r:id="rId1055" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1037" w:history="1">
+            <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la tolérance et des capacités cataboliques de communautés microbiennes édaphiques provenant d’un site contamine par un gradient de pollution métallique.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Orchard management influences epigeal spider communities and their functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodie Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Ecotoxicologie Microbienne (5èmes journées thématiques de l’AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Banyuls, France</w:t>
+              <w:t xml:space="preserve">28th European Colloquium of Arachnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Turin, Italy. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1037" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335703v1</w:t>
+            <w:hyperlink r:id="rId1056" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1038" w:history="1">
+            <w:hyperlink r:id="rId1057" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchard protection strategies influence both functional and taxonomic ground beetle diversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la tolérance et des capacités cataboliques de communautés microbiennes édaphiques provenant d’un site contamine par un gradient de pollution métallique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jodie Thenard</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st Global Soil Biodiversity Initiative conference (GSBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t>
+              <w:t xml:space="preserve">Journées d’Ecotoxicologie Microbienne (5èmes journées thématiques de l’AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Banyuls, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1038" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795625v1</w:t>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of DEXiPM® to assess the sustainability of an innovative apple production system : the exclusion netting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buurma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Caffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future IPM in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy, Italy. 334 p., 2013, Future IPM in Europe - 19-21 March 2013 PalaCongresi Rive del Garda Italy - Book of Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BETSI, a complete framework for studying soil invertebrate functional traits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+                <w:t xml:space="preserve">Trait‐based approach to assess the impacts of reduced and conventional tillage practices on earthworm functional diversity: a multi‐site comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ)</w:t>
+              <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1040" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628842v1</w:t>
+            <w:hyperlink r:id="rId1059" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the MicroRespTM method to assess Pollution-Induced Community Tolerance to metals and ecophysiological traits for soil microbial communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1042" w:history="1">
+            <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress Eurosoil2012 "Soil Science for the Benefit for the Mankind and Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1043" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can time-lapse X-ray tomography help understanding colloid mobilization mechanisms in undisturbed soil cores?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId1044" w:history="1">
+                <w:t xml:space="preserve">Advanced characterization of macropore flow in undisturbed soil cores using time resolved three-dimensional CT images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1063" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1045" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+            <w:hyperlink r:id="rId1065" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4th International Congress Eurosoil2012 "Soil Science for the Benefit for the Mankind and Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">, 2012, Bari Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1043" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338796v1</w:t>
+            <w:hyperlink r:id="rId1062" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1047" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterization of macropore flow in undisturbed soil cores using time resolved three-dimensional CT images.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Sammartino</w:t>
+                <w:t xml:space="preserve">How can time-lapse X-ray tomography help understanding colloid mobilization mechanisms in undisturbed soil cores?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1067" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1068" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Etievant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Ruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4th International Congress Eurosoil2012 "Soil Science for the Benefit for the Mankind and Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Bari Italy</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1047" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336724v1</w:t>
+            <w:hyperlink r:id="rId1066" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1050" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterization of macropore flow in undisturbed soil cores using time resolved three-dimensional CT images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Ruy</w:t>
+                <w:t xml:space="preserve">BETSI, a complete framework for studying soil invertebrate functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International congress EUROSOIL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
+              <w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1050" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606082v1</w:t>
+            <w:hyperlink r:id="rId1069" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1051" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D multi-scale virtual structure to model and simulate concurrent processes of soil evolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cambier</w:t>
+                <w:t xml:space="preserve">Advanced characterization of macropore flow in undisturbed soil cores using time resolved three-dimensional CT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p., 2012, 4th International Congress. Eurosoil 2012. Soil Science for the Benefit of Mankind and Environment. Fiera del Levante, Bari Italy, 2-6 july 2012</w:t>
+              <w:t xml:space="preserve">4. International congress EUROSOIL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1051" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190362v1</w:t>
+            <w:hyperlink r:id="rId1070" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1055" w:history="1">
+            <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait‐based approach to assess the impacts of reduced and conventional tillage practices on earthworm functional diversity: a multi‐site comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Guernion</w:t>
+                <w:t xml:space="preserve">A 3D multi-scale virtual structure to model and simulate concurrent processes of soil evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1072" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leguédois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1073" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1074" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hubert H. Boizard</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t>
+              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p., 2012, 4th International Congress. Eurosoil 2012. Soil Science for the Benefit of Mankind and Environment. Fiera del Levante, Bari Italy, 2-6 july 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1055" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749662v1</w:t>
+            <w:hyperlink r:id="rId1071" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWORM : Un outil pour la modélisation du système complexe sol-macrofaune. Vers une application pour l'optimisation des techniques de réhabilitation de sol par construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1052" w:history="1">
+            <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1053" w:history="1">
+            <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1054" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Conférence Modélisation Mathématique et Informatique des Systèmes Complexes CoMMISCo’10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bondy, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de bioindicateurs d'impact du recyclage de produits résiduaires organiques en sols cultivés : lien avec la disponibilité de micropolluants organiques et métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales de l'étude des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Strasbourg, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1058" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular adaptation and recovery in response to heat stress in Mediterranean snails (Xeropicta derbentina, Theba pisana and Cernuella virgata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Triebskorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37587,1180 +38221,546 @@
                 <w:t xml:space="preserve">⟨10.1016/j.cbpa.2008.05.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1058" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1059" w:history="1">
+            <w:hyperlink r:id="rId1078" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of parathion on the crop/gizzard complex of Aporrectodea caliginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, , 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1059" w:history="1">
+            <w:hyperlink r:id="rId1078" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1060" w:history="1">
+            <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéités spatiales générées par l'enfouissement de produits résiduaires organiques à l'échelle du profil cultural: impacts sur la dynamique des micropolluants organiques et minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1061" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1062" w:history="1">
+            <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bernomd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque : ECCO Ecosphère continentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.471, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1060" w:history="1">
+            <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact biologique de la protection contre le carpocapse des pommes (APR 1999)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation et réduction des risques liés à l'utilisation des pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Avignon, France. 1 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1065" w:history="1">
+            <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Particules. Mobilisation et transport préférentiel de particules colloïdales dans les sols non saturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elsass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque de restitution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.533, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1065" w:history="1">
+            <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827897v1</w:t>
-              </w:r>
-[...632 lines deleted...]
-                <w:t xml:space="preserve">hal-02817255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -39137,51 +39137,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’apport de composts sur la biodiversité des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39189,51 +39189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traitement par compostage des déchets organiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -39275,77 +39275,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1097" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des invertébrés sur les fonctions des sols et leurs applications dans les systèmes sol-plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39426,51 +39426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la strate herbacée pour favoriser la régulation des ravageurs en vergers de pommiers en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39788,51 +39788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des ETM sur les communautés de macro-invertébrés et de micro-organismes de sols du Nord-Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40198,51 +40198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127512" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Serafini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Santoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottorino-Luca Pantani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaio Cesare Pacini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106716" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05336331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Moussi Sara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuiller Wilfried" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galbrun Esther" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deca&#235;ns Thibaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sylvain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201309v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Zimmermann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich G&#228;rtner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Null- R K&#246;hler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wharam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40850-025-00236-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117546" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yu Qiang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menezes-Blackburn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Feng Yuan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tida Ge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2025.2585932" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106095" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caide Huang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuwei Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Min Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Qiao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109309" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Xing Guan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Lu Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117497" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05393304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2025.103789" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Avignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gachein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104846" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.V. Pham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106063" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeq Alzubik Belkair" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-025-10321-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Butt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110911" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel March&#225;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beauchesne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70109" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052536v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Zi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Razafindrakoto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109809" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693425v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang van Pham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-024-01858-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670295v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Regus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Foli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00844" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552879v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289859" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ristok" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/362" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesleard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.5006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105569" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585478v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109435" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585466v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.X. Dang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105438" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395882v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille d'Hervilly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berlioz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103572" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474490v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mirleau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatina Jouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chappat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109293" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Riotord" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fleury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8232" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718388v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Vion-Guibert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109606" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245329v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109209" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585469v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105439" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brouchoud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104840" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04202242v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lubbers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2023.05.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344102v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S Gritti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devidal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48765-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087110v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ravelojaona" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101405" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175284v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wetzel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2023.07.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072000v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Lam" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capowiez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116245" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775584v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine N&#233;el" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118342" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749556v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116073" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Gergs" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Rakel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Bussen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Ernst" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coac042" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836461v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00819-y" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648194v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gilibert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan -T&#226;m Costa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071048" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744197v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019823v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Arr&#225;zola-V&#225;squez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Taylor" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sandin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104568" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544634v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Balseiro-Romero" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Briones" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR21268" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736173v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115940" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497099v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delapr&#233;-Cosset" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104309" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772909v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Dignac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116151" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233434v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. P. Phillips" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M. Bach" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. C. Bartz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Bennett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00912-z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209457v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143604" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03396011v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz&#8208;r. K&#246;hler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Eckstein" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kaczmarek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210771v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#8217;hervilly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-04932-x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544607v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sauzet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Kohler-Milleret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#252;llemann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115164" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162904v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Forbes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Agatz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ashauer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Butt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4338" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148350v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vallat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01536-y" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159318v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trao" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumpel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelosi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103894" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216005v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127724" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03373341v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moinard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Redondi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchene" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104149" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169438v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01517-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544598v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104131" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975880v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Mer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maeght" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Tran" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114709" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208008v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maeght" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13119" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391776v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103816" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256119v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keller" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2021.150728" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143548v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Roeben" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Oberdoerster" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Liesy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137673" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163276v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-020-02179-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139724v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114361" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167207v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/tce.2020.5" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163348v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Ro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b05450" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620104v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Martin-Chave" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04322-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627960v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beral" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.10.009" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627269v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Peschke" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-R Koehler" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Wurm" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Triebskorn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00064" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627304v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Fraz&#227;o" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron G.M. de Goede" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam M. Pulleman" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.07.033" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02094580v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-018-0309-4" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352980v3" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Phillips" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Guerra" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L C Bartz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax4851" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617939v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.065" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619746v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lauvernay" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambion" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.05.005" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622618v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leveque" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ruales" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3010-2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124775v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/uuzphn" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02089692v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Munir" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wellby" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2469-1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02076451v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jobin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.03.060" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820011v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Agnelli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Bai" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariluz Cayuela" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.03.023" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622488v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pando" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harit" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-017-0589-0" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02022105v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2018.1499870" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047731v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2371-x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02089673v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Notario del Pino" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.043" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495415v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaymard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danflous" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornic" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544649v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495421v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bounias-Delacour" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608056v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caffi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H.M. Helsen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Holb" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Strassemeyer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.12.009" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594554v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sauphanor" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/tce.2016.41" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506622v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refka Ben Issa" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2016.1235741" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530782v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.12.005" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681594v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. B. Zhang" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-017-1235-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473134v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mombo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5089-z" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309136v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamont" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485315001042" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444631v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Tupinier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-015-0691-x" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444058v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cornic" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.09.026" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444625v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Givaudan" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.06.031" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQVTSJC1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631473v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.10.003" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405409v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12484" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5CJ39D0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284302v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0282-5" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444863v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagnoux Laure" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maniac Gaelle" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capowiez Yvan" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.024" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1MCFG2X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444855v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.11.014" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJN5N3P2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444838v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malagnoux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4520-9" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638983v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-015-1036-x" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639539v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bottinelli" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2014.01.007" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L46J28V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444836v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-015-9687-y" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458012v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Riffel Bogner" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van Den Bogaert" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2015.05.0070" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444854v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Thenard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1409-1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634964v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine M. Crumsey" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch M. Goodsitt" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Larson" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Le Moine" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-015-0164-6" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445200v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.11.101" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W68CZ4RW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637022v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/etgd-jz46" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635193v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.08.017" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096882v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.10.005" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX45S9CQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314805v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.12.024" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075572v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108985" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315215v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Ephane Sammartino" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2014.04.001" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637411v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Xiong" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucault" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.04.005" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61C0S5B4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636548v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.09.009" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630588v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Watteau" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.039" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F581S102-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635252v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Traor&#233;" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2013.11.004" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005001v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.03.007" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329382v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.05.003" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV461W4M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234778v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0151-z" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633996v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.08.004" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHW40LHL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632284v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena A. Di Lellis" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Sereda" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geissler" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picot" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Arnold" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-014-0503-x" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080683v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.03.011" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326831v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinez-Morcillo" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Yela" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647921v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell M. Goodsitt" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra C. Larson" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/12-1555.1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326829v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.066" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209122v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.04.006" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652579v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez Morcillo" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Yela" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazzia" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rault" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1051-3" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WL0RH6LW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315346v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samartino St&#233;phane" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchant Pierre" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.06.013" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LWVJN6L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790713v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Di Lellis" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Seifan" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Troschinski" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-012-0344-4" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643073v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0100" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651593v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Dittbrenner" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-R. Koehler" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0437-1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M57S0TRM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646032v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra E. Scheil" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Scheil" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329325v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Di Lellis" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seifan" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troschinski" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329321v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Scheil" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scheil" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Triebskorn" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648181v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Toubon" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2012.01320.x" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A2EB2C4E21992AADD28FD4344502951CBC0B9E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651364v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moser" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.05.011" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q0ZRTKP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652639v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Schmitt" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0397-5" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D7V3F9H8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315216v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.011" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646049v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Floch" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Celine Chevremont" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Joanico" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2011.05.007" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVBWTSVP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649578v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-R. K&#246;hler" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.08.010" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GD0TX7S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647854v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2011.07.012" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RCSBS86-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659278v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2010.07.005" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L3V4VC3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667840v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Collange" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Wheelock" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault-L&#233;onardon" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.009" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-734B13D0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575010v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3151" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663428v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2010.08.012" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PGMKRJ3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666588v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.003" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662129v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-010-0542-8" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED3512F2AA76C12E8B8528436E1DEA6C3BAD19A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664547v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-Christian Frund" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Emmerling" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2009.07.002" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPML2FRK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173223v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchant" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.09.002" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JBXLNR3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663083v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173201v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchand" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.01.006" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RH78R51-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015533v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rieux" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/z4qx-be23" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667058v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.09.018" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DSW94QT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665833v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laguerre" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.07.003" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3P9F1G3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192277v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhoutelier" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667813v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2009.07.009" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4LXMDCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663828v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Lazzara" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyn033" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659402v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21253" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8GPF23FF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192045v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6r07-v729" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192219v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeluz Olvera-Velona" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mascle" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ortiz-Hernandez" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2008.07.002" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCD1K9BN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656295v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dittbrenner" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zuern" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.05.104" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK7Q6JZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186781v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2008.09.013" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VWB98WC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656275v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Koehler" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzara" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gaertner" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roesler" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.05.088" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX6L3FDJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663564v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.09.010" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3FB9SL6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666073v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyelle" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/06-355.1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7ZSPPM3K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664646v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.022" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5CZDK2C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00190010v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bastardie" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2006.0067" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654850v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667011v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681082v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673233v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681820v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-005-0865-4" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34LCJX9L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675153v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Rieux" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676326v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675608v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673429v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669278v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675615v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Moran" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670911v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672931v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672514v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellido" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675365v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jegou" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunotte" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rogasik" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diestel" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682954v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673444v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;jou" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681532v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672972v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679512v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696889v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688761v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689430v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kretzschmar" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693047v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salvy" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683774v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daniel" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686726v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dessart" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689007v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kohli" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeyer" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00336364v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dubois" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1996.0148" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-7X32FG5C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368037v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830111v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168000v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705509v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bakhos" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527307v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gonti&#233;" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacou" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Tam Costa" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665656v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446111v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fabarez" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Floch" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143929v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16392" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449979v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8599" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576462v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530824v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742743v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795988v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615069v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laporte" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614434v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33252.37768" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209280v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740656v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heijne" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. M. Helsen" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Strassemeyer" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1105.40" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628850v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268697v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Severac" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748183v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buurma" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749558v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748754v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mayus" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807225v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buurma" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747132v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748533v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Eric Parveaud" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970970v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749770v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186873v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745844v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749257v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749129v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314818v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810421v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huguier" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.09.011" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTB2XDWF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753221v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gomez" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753469v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213814v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaurand" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benard" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192356v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824075v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192406v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451174v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973296v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Domas" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192093v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Villio-Poitrenaud" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753974v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Etievant" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821477v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger Estrade" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823642v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757379v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814687v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bastardie" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822280v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeluz Olivera Verona" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ortiz Hernandez" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821210v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756715v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mazet" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751261v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762222v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827982v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102335v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle J&#233;gou" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831980v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760982v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivera-Velona" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Charnay" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761102v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762484v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763694v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759530v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768689v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Clement" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767300v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kretschmar" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765519v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Coles" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R.J. Smetten" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304339v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529300v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui Boukbida" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3366" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03867757v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christoph Poggiale" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736236v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735885v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5216" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087112v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16858.93123" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735905v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174936v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735557v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483371v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mary" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guenser" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01655657v2" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-agriville.com/wp-content/uploads/2018/06/actes-colloque-2017.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486437v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628844v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335712v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marc" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335708v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335703v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795625v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747056v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628842v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335727v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338796v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porez" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etievant" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336724v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammartino" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606082v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190362v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749662v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756702v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192401v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818915v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822521v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828472v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernomd" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827552v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827897v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003684v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728577v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre ULRICH" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940066v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817255v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Denoyelle" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03544911v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897828v2" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681758v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791646v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591#" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607475v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799946v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=reJ2CwAAQBAJ&amp;amp;pg=PT193&amp;amp;lpg=PT193&amp;amp;dq=Gestion+de+la+strate+herbac%C3%A9e+pour+favoriser+la+r%C3%A9gulation+des+ravageurs+en+vergers+de+pommiers+en+France&amp;amp;source=bl&amp;amp;ots=7QlipAx6uZ&amp;amp;sig=GcniqoIyVDpEECtXsKf1Xxoo3u4&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwiPrdyQnOjKAhXMvBQKHbWqAzQQ6AEIJDAA#v=onepage&amp;amp;q=Gestion%20de%20la%20strate%20herbac%C3%A9e%20pour%20favoriser%20la%20r%C3%A9gulation%20des%20ravageurs%20en%20vergers%20de%20pommiers%20en%20France&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795304v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180025v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Arzul" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Chaton" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4678-pesticides.html" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818490v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842405v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05336331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Moussi Sara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuiller Wilfried" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galbrun Esther" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deca&#235;ns Thibaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sylvain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Serafini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Santoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottorino-Luca Pantani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaio Cesare Pacini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106716" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vallier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lise" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bailly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127512" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Zi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Razafindrakoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109809" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Butt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200059v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel March&#225;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beauchesne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70109" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019812v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caide Huang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuwei Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Min Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Qiao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109309" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yu Qiang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Xing Guan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Lu Gao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menezes-Blackburn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117497" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05393304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2025.103789" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Avignon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gachein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104846" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Zimmermann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich G&#228;rtner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Null- R K&#246;hler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wharam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40850-025-00236-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117546" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Feng Yuan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tida Ge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2025.2585932" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068093v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106095" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.V. Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106063" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029489v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeq Alzubik Belkair" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-025-10321-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105439" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ristok" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/362" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345329v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesleard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.5006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105569" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109435" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.X. Dang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105438" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang van Pham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-024-01858-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670295v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Regus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Foli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00844" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552879v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289859" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395882v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille d'Hervilly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berlioz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103572" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474490v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mirleau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatina Jouni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chappat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109293" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670296v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Riotord" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fleury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8232" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245329v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109209" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Vion-Guibert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109606" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175284v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wetzel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2023.07.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ravelojaona" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101405" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Lam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capowiez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116245" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080931v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brouchoud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104840" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04202242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lubbers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2023.05.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344102v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S Gritti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devidal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48765-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497099v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delapr&#233;-Cosset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104309" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772909v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Dignac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116151" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736173v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115940" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749556v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116073" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745600v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Gergs" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Rakel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Bussen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Ernst" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coac042" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836461v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00819-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744197v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648194v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gilibert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan -T&#226;m Costa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071048" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775584v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine N&#233;el" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118342" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019823v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Arr&#225;zola-V&#225;squez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Taylor" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sandin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104568" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544634v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Balseiro-Romero" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Briones" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR21268" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391776v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103816" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256119v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2021.150728" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03396011v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz&#8208;r. K&#246;hler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Eckstein" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kaczmarek" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210771v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#8217;hervilly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-04932-x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162904v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Forbes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Agatz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ashauer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Butt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4338" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148350v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vallat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01536-y" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544607v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sauzet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Kohler-Milleret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#252;llemann" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115164" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159318v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trao" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumpel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelosi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103894" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233434v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. P. Phillips" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M. Bach" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. C. Bartz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Bennett" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00912-z" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209457v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143604" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216005v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127724" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03373341v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moinard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Redondi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchene" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104149" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169438v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01517-1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544598v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104131" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975880v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Mer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maeght" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Tran" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114709" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208008v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maeght" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13119" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167207v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/tce.2020.5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163348v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Ro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b05450" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143548v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Roeben" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Oberdoerster" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Liesy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137673" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139724v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114361" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163276v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-020-02179-3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620104v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Martin-Chave" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04322-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627269v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Peschke" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-R Koehler" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Wurm" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Triebskorn" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00064" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627304v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Fraz&#227;o" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron G.M. de Goede" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam M. Pulleman" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.07.033" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02094580v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beral" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-018-0309-4" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352980v3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Phillips" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Guerra" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L C Bartz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax4851" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627960v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.10.009" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617939v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.065" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619746v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lauvernay" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambion" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.05.005" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622618v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leveque" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ruales" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3010-2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495421v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornic" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bounias-Delacour" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02089692v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Munir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wellby" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2469-1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02076451v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jobin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.03.060" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820011v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Agnelli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Bai" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariluz Cayuela" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.03.023" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622488v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pando" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harit" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-017-0589-0" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02022105v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2018.1499870" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047731v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2371-x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02089673v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Notario del Pino" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.043" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124775v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/uuzphn" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495415v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaymard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danflous" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544649v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681594v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. B. Zhang" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-017-1235-8" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594554v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sauphanor" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/tce.2016.41" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608056v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caffi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H.M. Helsen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Holb" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Strassemeyer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.12.009" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506622v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refka Ben Issa" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2016.1235741" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530782v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.12.005" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309136v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamont" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485315001042" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444631v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Tupinier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-015-0691-x" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473134v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mombo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5089-z" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444058v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cornic" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.09.026" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631473v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.10.003" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444625v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Givaudan" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.06.031" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQVTSJC1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405409v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12484" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5CJ39D0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444855v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.11.014" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJN5N3P2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444838v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malagnoux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4520-9" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638983v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-015-1036-x" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639539v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bottinelli" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2014.01.007" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L46J28V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284302v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0282-5" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444863v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagnoux Laure" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maniac Gaelle" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capowiez Yvan" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.024" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1MCFG2X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444836v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-015-9687-y" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458012v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Riffel Bogner" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van Den Bogaert" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2015.05.0070" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444854v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Thenard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1409-1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634964v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine M. Crumsey" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch M. Goodsitt" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Larson" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Le Moine" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-015-0164-6" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445200v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.11.101" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W68CZ4RW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637022v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/etgd-jz46" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637411v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Xiong" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucault" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.04.005" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61C0S5B4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636548v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.09.009" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635252v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Traor&#233;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2013.11.004" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630588v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Watteau" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.039" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F581S102-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005001v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.03.007" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635193v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.08.017" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096882v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.10.005" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX45S9CQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314805v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.12.024" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075572v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108985" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315215v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Ephane Sammartino" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2014.04.001" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329382v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.05.003" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV461W4M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234778v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0151-z" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633996v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.08.004" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHW40LHL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632284v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena A. Di Lellis" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Sereda" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geissler" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picot" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Arnold" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-014-0503-x" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652579v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez Morcillo" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Yela" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazzia" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rault" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1051-3" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WL0RH6LW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080683v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.03.011" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326831v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinez-Morcillo" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Yela" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647921v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell M. Goodsitt" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra C. Larson" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/12-1555.1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326829v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.066" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209122v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.04.006" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648181v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Toubon" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2012.01320.x" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A2EB2C4E21992AADD28FD4344502951CBC0B9E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790713v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Di Lellis" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Seifan" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Troschinski" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-012-0344-4" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643073v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0100" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651593v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Dittbrenner" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-R. Koehler" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0437-1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M57S0TRM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315346v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samartino St&#233;phane" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchant Pierre" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.06.013" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LWVJN6L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646032v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra E. Scheil" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Scheil" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329325v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Di Lellis" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seifan" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troschinski" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329321v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Scheil" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scheil" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Triebskorn" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647854v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2011.07.012" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RCSBS86-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651364v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moser" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.05.011" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q0ZRTKP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652639v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Schmitt" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0397-5" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D7V3F9H8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315216v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.011" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646049v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Floch" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Celine Chevremont" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Joanico" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2011.05.007" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVBWTSVP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649578v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-R. K&#246;hler" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.08.010" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GD0TX7S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664547v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-Christian Frund" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Emmerling" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2009.07.002" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPML2FRK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575010v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3151" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659278v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2010.07.005" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L3V4VC3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667840v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Collange" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Wheelock" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault-L&#233;onardon" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.009" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-734B13D0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663428v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2010.08.012" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PGMKRJ3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666588v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.003" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662129v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-010-0542-8" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED3512F2AA76C12E8B8528436E1DEA6C3BAD19A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192045v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6r07-v729" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173223v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchant" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.09.002" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JBXLNR3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663083v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173201v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchand" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.01.006" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RH78R51-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015533v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rieux" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/z4qx-be23" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667058v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.09.018" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DSW94QT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665833v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laguerre" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.07.003" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3P9F1G3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192277v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhoutelier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667813v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2009.07.009" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4LXMDCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663828v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Lazzara" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyn033" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659402v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21253" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8GPF23FF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192219v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeluz Olvera-Velona" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mascle" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ortiz-Hernandez" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2008.07.002" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCD1K9BN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656295v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dittbrenner" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zuern" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.05.104" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK7Q6JZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186781v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2008.09.013" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VWB98WC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656275v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Koehler" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzara" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gaertner" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roesler" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.05.088" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX6L3FDJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663564v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.09.010" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3FB9SL6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666073v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyelle" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/06-355.1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7ZSPPM3K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664646v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.022" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5CZDK2C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00190010v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bastardie" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2006.0067" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667011v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654850v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676326v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681082v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673233v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681820v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-005-0865-4" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34LCJX9L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675153v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Rieux" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675608v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670911v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675615v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Moran" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672931v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673429v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669278v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672514v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellido" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675365v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jegou" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunotte" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rogasik" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diestel" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682954v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679512v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681532v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673444v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;jou" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672972v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688761v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696889v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689430v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kretzschmar" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693047v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salvy" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683774v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daniel" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686726v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dessart" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689007v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kohli" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeyer" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00336364v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dubois" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1996.0148" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-7X32FG5C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168000v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665656v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527307v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gonti&#233;" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacou" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Tam Costa" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705509v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bakhos" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143929v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16392" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446111v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fabarez" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Floch" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576462v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449979v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8599" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530824v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615069v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laporte" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614434v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33252.37768" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742743v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795988v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740656v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heijne" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. M. Helsen" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Strassemeyer" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1105.40" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209280v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628850v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268697v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Severac" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748754v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mayus" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buurma" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748183v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749558v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186873v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807225v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buurma" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747132v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748533v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Eric Parveaud" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970970v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749770v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810421v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huguier" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.09.011" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTB2XDWF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745844v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749257v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749129v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314818v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213814v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaurand" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benard" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753221v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gomez" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753469v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824075v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192406v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192356v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451174v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973296v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Domas" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192093v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Villio-Poitrenaud" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821477v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger Estrade" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753974v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Etievant" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823642v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757379v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822280v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeluz Olivera Verona" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ortiz Hernandez" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821210v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bastardie" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814687v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756715v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mazet" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751261v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762222v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760982v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivera-Velona" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Charnay" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827982v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102335v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle J&#233;gou" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831980v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761102v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763694v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762484v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759530v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768689v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Clement" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767300v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kretschmar" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765519v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Coles" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R.J. Smetten" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368037v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830111v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003684v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728577v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre ULRICH" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940066v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817255v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Denoyelle" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304339v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529300v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui Boukbida" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3366" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03867757v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christoph Poggiale" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735885v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5216" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736236v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087112v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16858.93123" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735905v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174936v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735557v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483371v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mary" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guenser" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01655657v2" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-agriville.com/wp-content/uploads/2018/06/actes-colloque-2017.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795625v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335712v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marc" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335708v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486437v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628844v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335703v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747056v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749662v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335727v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336724v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammartino" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338796v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porez" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etievant" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628842v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606082v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190362v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756702v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192401v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818915v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822521v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828472v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernomd" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827552v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827897v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03544911v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897828v2" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681758v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791646v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591#" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607475v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799946v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=reJ2CwAAQBAJ&amp;amp;pg=PT193&amp;amp;lpg=PT193&amp;amp;dq=Gestion+de+la+strate+herbac%C3%A9e+pour+favoriser+la+r%C3%A9gulation+des+ravageurs+en+vergers+de+pommiers+en+France&amp;amp;source=bl&amp;amp;ots=7QlipAx6uZ&amp;amp;sig=GcniqoIyVDpEECtXsKf1Xxoo3u4&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwiPrdyQnOjKAhXMvBQKHbWqAzQQ6AEIJDAA#v=onepage&amp;amp;q=Gestion%20de%20la%20strate%20herbac%C3%A9e%20pour%20favoriser%20la%20r%C3%A9gulation%20des%20ravageurs%20en%20vergers%20de%20pommiers%20en%20France&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795304v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180025v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Arzul" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Chaton" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4678-pesticides.html" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818490v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842405v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>