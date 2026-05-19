--- v0 (2026-03-29)
+++ v1 (2026-05-19)
@@ -761,1860 +761,1860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les territoires de l’océan Indien dans la seconde guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réunion, Politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année francophone internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'île de La Réunion en 1912: une province coloniale dans l'océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (376-377), pp.107--120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les territoires de l’océan Indien dans la seconde guerre mondiale</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réunion : une colonie gaulliste en reconstruction (1942-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 246 (2), pp.63--78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réunion une province coloniale française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Réunion, Politique</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 246 (2), pp.3--6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année francophone internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2012, 21, pp.274--277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n° 246 (2), pp.63--78</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année francophone internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.274--277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Réunion une province coloniale française</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour du général de Gaulle mai-juin 1958 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n° 246 (2), pp.3--6</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Autour de l’histoire de La Réunion : Recherches et Enseignements »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21, pp.274--277</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire l'histoire politique du temps présent. La Réunion et Madagascar (1946-1963)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20, pp.274--277</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste une étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 95 (358), pp.7--13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ecrire l'histoire politique du temps présent. La Réunion et Madagascar (1946-1963)</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire l’histoire politique du temps présent. La Réunion et Madagascar (1946-1963)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de l'océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 4</w:t>
+              <w:t xml:space="preserve">, 2008, Autour de l'histoire de La Réunion : recherches, enseignement, 04, pp.109-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Juste une étape</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les passés présents de La Redoute (île de La Réunion) le militaire, le sportif et le politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Combeau-Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudel Fuma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94 (350-351), pp.70--80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un lieu de mémoire : La Redoute (XIXème-XXème siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Madagascar et La Réunion, deux voyages officiels François Mitterrand et Charles de Gaulle (1951-1959)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de l'océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 4</w:t>
+              <w:t xml:space="preserve">, 2005, Dynamiques dans et entre les îles du Sud-Ouest de l'océan Indien : XVIIe-XXe siècle, 01, pp.341-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Autour de l’histoire de La Réunion : Recherches et Enseignements »</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages à Madagascar, le conte colonial de François de Mahy (1883-1891)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique des Mascareignes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Voyage à Madagascar de la découverte à l’aventure intellectuelle, 05, pp.235-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments pour une Histoire du Temps Présent. La Réunion (1942-1963)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Histoire-géographie, 21, pp.111-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Bourbon à La Réunion, l’histoire d’une île (XVIIème-XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au-delà du décor » : La Réunion entre colonie et département (1956-1972)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique des Mascareignes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Les années soixantes dans le Sud-Ouest de l'océan Indien : La Réunion, Madagascar, Maurice, Mayotte, 04, pp.31-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1949: Le Monde et La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de l'océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">République et républicains : la Réunion (1876-1879)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Spécial Histoire-Géographie, 13, pp.109-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Autour de l'histoire de La Réunion : recherches, enseignement, 04, pp.109-120</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle majorité pour le Conseil municipaldeParis (novembre 1909)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les passés présents de La Redoute (île de La Réunion) le militaire, le sportif et le politique</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1949, &amp;lt;i&amp;gt;Le Monde&amp;lt;/i&amp;gt; et La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique des Mascareignes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Les Mascareignes et la France, 01, pp.225-237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la démocratisation de l'enseignement: analyse des politiques scolaires à La Réunion au tournant des années 60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Combeau-Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Combeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 94 (350-351), pp.70--80</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d'histoire d'outre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.3--29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...702 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061285v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03454019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier le 6 février 1934</w:t>
               </w:r>
@@ -2833,1131 +2833,1131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Connexions des savoirs historiques et... perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international “L’indianocéanie au XXIème sicèle”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Mahébourg, Maurice. pp.7--14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la départementalisation à la bipolarisation de la vie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Historun - "Les 350 ans de La Réunion"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Saint-Gilles-Les-Hauts, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Mahébourg, Maurice. pp.7--14</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des prix dans l’actualité politique réunionnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AHIOI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Saint-Denis, La Réunion</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du monde dans l’écriture de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national de la Société française des sciences historiques “L’histoire face à la mondialisation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Reims, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites des extrêmes fixées par les honnêtes gens (mai-Juillet 1871)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "« Extrême » ? Identités partisanes et stigmatisations des gauches en Europe (XVIIIe-XXe siècle)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Rouen, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temps politiques de l’histoire immédiate de Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Mayotte, état des lieux, enjeux et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Saint-Denis, La Réunion</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Paris de la Révolution française dans le XIXe siècle : étude en deux actes sur la pensée contre-révolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Les histoires de Paris du XVIIème au XIXème siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Laval, Canada</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours communistes dans les années 1945-1947</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Semaine de l'Histoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Colloque international "Semaine de l'Histoire"</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la recherche en Histoire politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Université de Maurice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Unknown, Maurice</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire de la vie politique de La Réunion (2001-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Histoire et actualités politiques de l'océan Indien"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Unknown, Maurice</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier le politique dans les îles du sud-ouest de l’océan indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Anthropologie comparative des sociétés insulaires de l'océan Indien occidental"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites de l’extrême dans l’après Commune de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "“Extrême” ? – Identités partisanes et stigmatisation des gauches en Europe (XVIIIe-XXe siècle)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gauches françaises face aux décolonisations (1944-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de la Société d'histoire coloniale française - "Fins d'empire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rouen, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections législatives de 1981 à La Réunion : dissoudre la présidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les élections législatives et sénatoriales outre-mer 1848-1981"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Nantes, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les congrès mondiaux : De Sydney à Amsterdam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international des sciences historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et historiens de l’océan Indien au XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international “Histoire, Historiographie, Politique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Tananarive, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243802v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01243807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire politique de l’historiographie de La commune de Paris</w:t>
               </w:r>
@@ -4746,624 +4746,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Année politique 2011 - Les stratégies de coalitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Îles de l'océan Indien : histoire et mémoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Combeau, Yvan. CRESOI, 2011, 978-2-36247-019-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2, 2011</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographes et historiens dans la compréhension et la gouvernance des espaces et sociétés de l'océan Indien: actes du &amp;quot;Grand séminaire de l'océan Indien&amp;quot;, 29-30 octobre 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Jauze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Combeau, Yvan and Jauze, Jean-Michel. 1, 2010, Terres et sociétés indocéaniques, 978-2-905861-18-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Yvan Combeau</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tournant politique du 21 mars 2010: élections régionales 2010, l'île de La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Combeau, Yvan. Université de La Réunion, 2010, 978-2-36247-009-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1959, l'île de la Réunion: introduction à la cinquième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Océan éd., 2009, 978-2-916533-61-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Quatrième République et l'Outre-mer français: actes du colloque tenu au Centre d'histoire de Sciences Po les 29 et 30 novembre 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Combeau, Yvan and Jauze, Jean-Michel. 1, 2010, Terres et sociétés indocéaniques, 978-2-905861-18-4</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sirinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cauchy; Pascal and Combeau; Yvan and Sirinelli; Jean-François. Publications de la Société française d'histoire d'outre-mer, 2009, 9782859700454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Combeau, Yvan. Université de La Réunion, 2010, 978-2-36247-009-7</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'île de la Réunion dans le XXe siècle: un itinéraire français dans l'océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Combeau, Yvan. CRESOI, 2009, 978-2-916533-86-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Océan éd., 2009, 978-2-916533-61-2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outre-mers. Revue d'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société française d'histoire d'outre-mer, 361, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Cauchy; Pascal and Combeau; Yvan and Sirinelli; Jean-François. Publications de la Société française d'histoire d'outre-mer, 2009, 9782859700454</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l’histoire de La Réunion : Recherches et Enseignements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AHIOI, 4, 2008, Histoire, 978-2-905742-08-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243969v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01243968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments pour la connaissance de l'histoire et de la géographie de la Réunion</w:t>
               </w:r>
@@ -6222,173 +6222,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une île politique, Histoire du très contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wolff, Eliane and Watin, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Réunion, une société en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, 2010, 978-2-7178-5403-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’histoire de la départementalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Broche, François and Caïtucoli, Georges and Muracciole, Jean-François and Gallo, Max and Crémieux-Brilhac, Jean-Louis and Sirinelli, Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la France libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, R. Laffont, 2010, 978-2-221-11202-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243929v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01243923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La colonie gaulliste (1942-1946)</w:t>
               </w:r>
@@ -6913,51 +6913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04471227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Combeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.416.0045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04471226v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Daniel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.416.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04471225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.191.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271015v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01474029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01474032v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871911v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476844v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01474031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01474033v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01474036v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244087v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01474035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03412374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02061294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Combeau-Mari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudel Fuma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01474051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03412288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03454021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02161018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01474050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03454020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01474046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406134v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01474038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02061285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03454019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02399803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02403792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04457228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243753v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243801v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243805v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243803v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243835v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02065820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Rolland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243895v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243910v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01235493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jauze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cauchy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sirinelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243946v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243968v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472941v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472940v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472950v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03590924v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243905v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476874v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243970v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02064531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04471227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Combeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.416.0045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04471226v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Daniel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.416.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04471225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.191.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271015v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01474029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01474032v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871911v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476844v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01474031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01474033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01474036v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244087v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01474035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244165v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03412374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02061294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Combeau-Mari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudel Fuma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01474051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03412288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03454021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02161018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01474050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03454020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01474046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406134v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01474038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03454019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02061285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02399803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02403792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04457228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243753v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243786v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243805v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243803v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243835v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02065820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Rolland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243895v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243910v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01235493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jauze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cauchy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sirinelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243946v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472941v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472940v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472950v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03590924v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243905v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476874v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243923v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243970v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02064531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>