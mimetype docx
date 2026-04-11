--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -186,51 +186,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (163)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (161)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -337,1082 +337,1082 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of the Transport of Chemicals and Electronic Screening on Helioseismic and Neutrino Observations in Solar Models</w:t>
+                <w:t xml:space="preserve">Cesam2k20: A code for a new generation of stellar evolution models: I. Description of the code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Deal</w:t>
+                <w:t xml:space="preserve">L. Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Buldgen</w:t>
+                <w:t xml:space="preserve">M. Deal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Manchon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. P. C. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Phys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11207-025-02512-1⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 704, pp.A79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176594v1</w:t>
+                <w:t xml:space="preserve">hal-05453864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PLATO Mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helioseismic inference of the solar radiative opacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Buldgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heike Rauer</w:t>
+                <w:t xml:space="preserve">Philippe Cossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conny Aerts</w:t>
+                <w:t xml:space="preserve">Christophe Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Cabrera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anders Erikson</w:t>
+                <w:t xml:space="preserve">Franck Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-025-09985-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-54793-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713285v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915685v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helioseismic inference of the solar radiative opacity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Impact of the Transport of Chemicals and Electronic Screening on Helioseismic and Neutrino Observations in Solar Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Deal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Buldgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Pain</w:t>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cossé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Gilleron</w:t>
+                <w:t xml:space="preserve">Arlette Noels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-54793-y⟩</w:t>
+              <w:t xml:space="preserve">Solar Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 300 (7), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11207-025-02512-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915685v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesam2k20: A code for a new generation of stellar evolution models: I. Description of the code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The PLATO Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Rauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conny Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Manchon</w:t>
+                <w:t xml:space="preserve">Juan Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Deal</w:t>
+                <w:t xml:space="preserve">Magali Deleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. C. Marques</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anders Erikson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 704, pp.A79. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-025-09985-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453864v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New stellar age estimates using SPInS based on Gaia DR3 photometry and LAMOST DR8 abundances</w:t>
+                <w:t xml:space="preserve">Predicted asteroseismic detection yield for solar-like oscillating stars with PLATO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Casamiquela</w:t>
+                <w:t xml:space="preserve">M. J. Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. R. Reese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Lebreton</w:t>
+                <w:t xml:space="preserve">C. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haywood</w:t>
+                <w:t xml:space="preserve">R. Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Di Matteo</w:t>
+                <w:t xml:space="preserve">K. Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 692, pp.A243. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451677⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 683, pp.A78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-04749382v2</w:t>
+                <w:t xml:space="preserve">hal-04496846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy-calibrated stellar modeling: Testing and improving the use of prescriptions for the entropy of adiabatic convection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New stellar age estimates using SPInS based on Gaia DR3 photometry and LAMOST DR8 abundances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Serenelli</w:t>
+                <w:t xml:space="preserve">L. Casamiquela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. R. Reese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haywood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 687, pp.A146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347700⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 692, pp.A243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639444v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-04749382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locked differential rotation in core-helium burning red giants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 681, pp.L20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202348338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicted asteroseismic detection yield for solar-like oscillating stars with PLATO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Catala</w:t>
+                <w:t xml:space="preserve">Entropy-calibrated stellar modeling: Testing and improving the use of prescriptions for the entropy of adiabatic convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Samadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Belkacem</w:t>
+                <w:t xml:space="preserve">M.-J. Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. M. Ouazzani</w:t>
+                <w:t xml:space="preserve">A. Serenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 683, pp.A78. </w:t>
+              <w:t xml:space="preserve">, 2024, 687, pp.A146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496846v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Focused Product Release: A catalogue of sources around quasars to search for strongly lensed quasars</w:t>
               </w:r>
@@ -1660,9301 +1660,9301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3. Apsis. III. Non-stellar content and source classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaia Focused Product Release: Sources from Service Interface Function image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. A. L. Bailer-Jones</w:t>
+                <w:t xml:space="preserve">K. Weingrill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bellas-Velidis</w:t>
+                <w:t xml:space="preserve">A. Mints</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Drimmel</w:t>
+                <w:t xml:space="preserve">J. Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Garabato</w:t>
+                <w:t xml:space="preserve">Z. Kostrzewa-Rutkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243423⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072569v1</w:t>
+                <w:t xml:space="preserve">insu-04355489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3: Analysis of the Gaia BP/RP spectra using the General Stellar Parameterizer from Photometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaia Focused Product Release: Radial velocity time series of long-period variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fouesneau</w:t>
+                <w:t xml:space="preserve">M. Trabucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sordo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. A. L. Bailer-Jones</w:t>
+                <w:t xml:space="preserve">N. Mowlavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. E. Dharmawardena</w:t>
+                <w:t xml:space="preserve">T. Lebzelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lecoeur-Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674 (A27), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243462⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072563v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04354092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3. Stellar chromospheric activity and mass accretion from Ca II IRT observed by the Radial Velocity Spectrometer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaia Data Release 3: A Golden Sample of Astrophysical Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Frémat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Sordo</w:t>
+                <w:t xml:space="preserve">O. L. Creevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. L. Creevey</w:t>
+                <w:t xml:space="preserve">L. M. Sarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pancino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andrae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244156⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 674, pp.A39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072603v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3: Apsis II -- Stellar Parameters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Soubiran</w:t>
+                <w:t xml:space="preserve">The Surface Composition of Six Newly Discovered Chemically Peculiar Stars. Comparison to the HgMn Stars mu Lep and beta Scl and the Superficially Normal B Star nu Cap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Niemczura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rappaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bowman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166 (2), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/acdb50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243919⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03857352v1</w:t>
+                <w:t xml:space="preserve">obspm-04177118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Focused Product Release: Spatial distribution of two diffuse interstellar bands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Carballo</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 3: Analysis of RVS spectra using the General Stellar Parametriser from spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recio-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Laverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Palicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kordopatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A38. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 674, pp.A29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04353955v1</w:t>
+                <w:t xml:space="preserve">hal-04072650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3 : Pulsations in main sequence OBAF-type stars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Eyer</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 3: Reflectance spectra of Solar System small bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galluccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Delbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A36. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 674, pp.A35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243767⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04263191v1</w:t>
+                <w:t xml:space="preserve">hal-04225764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracool dwarfs in Gaia DR3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Barrado</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 3: The extragalactic content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. L. Bailer-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delchambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ducourant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 669, pp.A139. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 674, pp.A41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03969417v1</w:t>
+                <w:t xml:space="preserve">hal-03857448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glitches in solar-like oscillating F-type stars: Theoretical signature of the base of the convective envelope on the ratios $r_{010}$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Lebreton</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 3: Chemical cartography of the Milky Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recio-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kordopatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Laverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Palicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 673, pp.A49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245103⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 674, pp.A38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133526v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unexpected Optical and Ultraviolet Variability of the Standard Star α Sex (HD 87887)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultracool dwarfs in Gaia DR3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berihuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 669, pp.A139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/acdee4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04171464v2</w:t>
+                <w:t xml:space="preserve">hal-03969417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3: The extragalactic content</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Unexpected Optical and Ultraviolet Variability of the Standard Star α Sex (HD 87887)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic M Bowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Deal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243232⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166 (2), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/acdee4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857448v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171464v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Focused Product Release: Asteroid orbital solution. Properties and assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Spoto</w:t>
+                <w:t xml:space="preserve">Glitches in solar-like oscillating F-type stars: Theoretical signature of the base of the convective envelope on the ratios $r_{010}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. P. F. G Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A37. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 673, pp.A49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347270⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04353999v1</w:t>
+                <w:t xml:space="preserve">hal-04133526v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 3: Summary of the content and survey properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallenari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. J. de Bruijne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 674 (A1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202243940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3: Chemical cartography of the Milky Way</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaia Focused Product Release: Asteroid orbital solution. Properties and assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. Palicio</w:t>
+                <w:t xml:space="preserve">P. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Spagna</w:t>
+                <w:t xml:space="preserve">F. Mignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hestroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Spoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243511⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072637v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04353999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Focused Product Release: Sources from Service Interface Function image analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaia Data Release 3 - Exploring and mapping the diffuse interstellar band at 862 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Castañeda</w:t>
+                <w:t xml:space="preserve">M Schultheis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Kostrzewa-Rutkowska</w:t>
+                <w:t xml:space="preserve">H Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Davidson</w:t>
+                <w:t xml:space="preserve">T Zwitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Drimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347203⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 674, pp.A40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04355489v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Surface Composition of Six Newly Discovered Chemically Peculiar Stars. Comparison to the HgMn Stars mu Lep and beta Scl and the Superficially Normal B Star nu Cap</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Kurtz</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 3: Stellar multiplicity, a teaser for the hidden treasure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rappaport</w:t>
+                <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bowman</w:t>
+                <w:t xml:space="preserve">M. A. Barstow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faigler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/acdb50⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 674, pp.A34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-04177118v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3: Analysis of RVS spectra using the General Stellar Parametriser from spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. A. Álvarez</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 3: Mapping the asymmetric disc of the Milky Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Drimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romero-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A29. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 674, pp.A37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243750⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04072650v1</w:t>
+                <w:t xml:space="preserve">hal-03969920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3: Reflectance spectra of Solar System small bodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Tanga</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 3: Astrophysical parameters inference system (Apsis) I -- methods and content overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. L. Creevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Frémat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Heiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243791⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 674, pp.A26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225764v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Focused Product Release: Radial velocity time series of long-period variables</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Audard</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 3 : The Galaxy in your preferred colors: synthetic photometry from gaia low-resolution spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Montegriffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barstow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A36. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 674, pp.A33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347287⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04354092v1</w:t>
+                <w:t xml:space="preserve">insu-04193328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3: A Golden Sample of Astrophysical Parameters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Residual eccentricity of an Earth-like planet orbiting a red giant Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sallard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A39. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 674, pp.A176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202345860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243800⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03857460v1</w:t>
+                <w:t xml:space="preserve">hal-04072674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3: Astrophysical parameters inference system (Apsis) I -- methods and content overview</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Gaia Data Release 3: Apsis II -- Stellar Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fouesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Frémat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">U. Heiter</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Korn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soubiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A26. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 674, pp.A28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04072586v1</w:t>
+                <w:t xml:space="preserve">hal-03857352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual eccentricity of an Earth-like planet orbiting a red giant Sun</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaia Data Release 3: Analysis of the Gaia BP/RP spectra using the General Stellar Parameterizer from Photometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fouesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. L. Bailer-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. E. Dharmawardena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A176. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202345860⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 674 (A27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072674v2</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3: Stellar multiplicity, a teaser for the hidden treasure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Faigler</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 3. Apsis. III. Non-stellar content and source classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delchambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. L. Bailer-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jorissen</w:t>
+                <w:t xml:space="preserve">I. Bellas-Velidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Drimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A34. </w:t>
+              <w:t xml:space="preserve">, 2023, 674, pp.A31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857442v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3 : The Galaxy in your preferred colors: synthetic photometry from gaia low-resolution spectra</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 3. Stellar chromospheric activity and mass accretion from Ca II IRT observed by the Radial Velocity Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Montegriffo</w:t>
+                <w:t xml:space="preserve">A. C. Lanzafame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bellazzini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Barstow</w:t>
+                <w:t xml:space="preserve">E. Brugaletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Frémat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. L. Creevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243709⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 674, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04193328v1</w:t>
+                <w:t xml:space="preserve">hal-04072603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3: Mapping the asymmetric disc of the Milky Way</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Drimmel</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 3 : Pulsations in main sequence OBAF-type stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Romero-Gomez</w:t>
+                <w:t xml:space="preserve">V. Ripepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chemin</w:t>
+                <w:t xml:space="preserve">C. Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ramos</w:t>
+                <w:t xml:space="preserve">L. Palaversa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Poggio</w:t>
+                <w:t xml:space="preserve">L. Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A37. </w:t>
+              <w:t xml:space="preserve">, 2023, 674, pp.A36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969920v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3 - Exploring and mapping the diffuse interstellar band at 862 nm</w:t>
+                <w:t xml:space="preserve">Gaia Focused Product Release: Spatial distribution of two diffuse interstellar bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Schultheis</w:t>
+                <w:t xml:space="preserve">M. Schultheis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Zhao</w:t>
+                <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Zwitter</w:t>
+                <w:t xml:space="preserve">T. Zwitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.J Marshall</w:t>
+                <w:t xml:space="preserve">C. Bailer-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Drimmel</w:t>
+                <w:t xml:space="preserve">R. Carballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A40. </w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170278v1</w:t>
+                <w:t xml:space="preserve">insu-04353955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Early Data Release 3. The celestial reference frame (Gaia-CRF3)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterising the AGB bump and its potential to constrain mixing processes in stellar interiors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. A. Klioner</w:t>
+                <w:t xml:space="preserve">D. Bossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lindegren</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 667, pp.A148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243483⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 668, pp.A115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03874800v1</w:t>
+                <w:t xml:space="preserve">hal-03894068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the AGB bump and its potential to constrain mixing processes in stellar interiors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaia Data Release 3: Astrophysical parameters inference system (Apsis) I - methods and content overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. L. Creevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Frémat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Heiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 668, pp.A115. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243732⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 674, pp.A26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894068v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3: Astrophysical parameters inference system (Apsis) I - methods and content overview</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Heiter</w:t>
+                <w:t xml:space="preserve">Gaia Early Data Release 3. The celestial reference frame (Gaia-CRF3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Klioner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lindegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramos-Lerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 674, pp.A26. </w:t>
+              <w:t xml:space="preserve">, 2022, 667, pp.A148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226096v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03874800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the ionisation glitch: I. Modelling the ionisation region</w:t>
+                <w:t xml:space="preserve">Gaia Early Data Release 3 - The Galactic anticentre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre S. Houdayer</w:t>
+                <w:t xml:space="preserve">T. Antoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel R. Reese</w:t>
+                <w:t xml:space="preserve">P. Mcmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kordopatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jo Goupil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Helmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 655 (A85), </w:t>
+              <w:t xml:space="preserve">, 2021, 649, pp.A8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03396227v1</w:t>
+                <w:t xml:space="preserve">hal-03272094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Early Data Release 3: The Gaia Catalogue of Nearby Stars</w:t>
+                <w:t xml:space="preserve">Modeling of two CoRoT solar analogues constrained by seismic and spectroscopic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Smart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Sarro</w:t>
+                <w:t xml:space="preserve">M. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rybizki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Reylé</w:t>
+                <w:t xml:space="preserve">F. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Robin</w:t>
+                <w:t xml:space="preserve">O. Benomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039498⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 505 (2), pp.2151-2158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab1410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045922v1</w:t>
+                <w:t xml:space="preserve">hal-03330318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Early Data Release 3: Structure and properties of the Magellanic Clouds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weighing stars from birth to death: mass determination methods across the HRD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Clementini</w:t>
+                <w:t xml:space="preserve">Aldo Serenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Delgado</w:t>
+                <w:t xml:space="preserve">Achim Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conny Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mcmillan</w:t>
+                <w:t xml:space="preserve">George Angelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039588⟩</w:t>
+              <w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00159-021-00132-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046026v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Early Data Release 3 - The Galactic anticentre</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaia Early Data Release 3: The Gaia Catalogue of Nearby Stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Helmi</w:t>
+                <w:t xml:space="preserve">Richard Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rybizki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 649, pp.A8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039714⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 649, pp.A6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272094v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of two CoRoT solar analogues constrained by seismic and spectroscopic analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaia Early Data Release 3: Structure and properties of the Magellanic Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Benomar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Samadi</w:t>
+                <w:t xml:space="preserve">Xavier Luri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Morel</w:t>
+                <w:t xml:space="preserve">G. Clementini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mcmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab1410⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 649, pp.A7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330318v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighing stars from birth to death: mass determination methods across the HRD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum: Gaia Early Data Release 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim Weiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Conny Aerts</w:t>
+                <w:t xml:space="preserve">A. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Angelou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Baroch</w:t>
+                <w:t xml:space="preserve">J. de Bruijne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00159-021-00132-9⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 650, pp.C3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039657e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243472v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Early Data Release 3 - Acceleration of the Solar System fromGaiaastrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Klioner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lindegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Klioner</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">U. Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mcmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 649, pp.A9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202039734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Gaia Early Data Release 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaia Early Data Release 3: Summary of the contents and survey properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G.A. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brown</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">J. H J de Bruijne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 650, pp.C3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039657e⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 649, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385137v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Early Data Release 3: Summary of the contents and survey properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic constraints on the internal structure of evolved stars: From high-luminosity RGB to AGB stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.G.A. Brown</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Kallinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 649, pp.A1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039657⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 650, pp.A115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388691v2</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic constraints on the internal structure of evolved stars: From high-luminosity RGB to AGB stars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Lebreton</w:t>
+                <w:t xml:space="preserve">Properties of the ionisation glitch: I. Modelling the ionisation region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre S. Houdayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gehan</w:t>
+                <w:t xml:space="preserve">Daniel R. Reese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kallinger</w:t>
+                <w:t xml:space="preserve">Marie-Jo Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 650, pp.A115. </w:t>
+              <w:t xml:space="preserve">, 2021, 655 (A85), </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272251v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masses of the components of SB2 binaries observed with Gaia – V. Accurate SB2 orbits for 10 binaries and masses of the components of 5 binaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaia Data Release 2 (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Halbwachs</w:t>
+                <w:t xml:space="preserve">F. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Kiefer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+                <w:t xml:space="preserve">P. J. Mcmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Boffin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Arenou</w:t>
+                <w:t xml:space="preserve">D. Massari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa1571⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.C3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832698e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881420v1</w:t>
+                <w:t xml:space="preserve">cea-02596704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Helmi</w:t>
+                <w:t xml:space="preserve">Age dating of an early Milky Way merger via asteroseismology of the naked-eye star ν Indi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chaplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Serenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. van Leeuwen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Mcmillan</w:t>
+                <w:t xml:space="preserve">Andrea Miglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Massari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Antoja</w:t>
+                <w:t xml:space="preserve">Thierry Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ted Mackereth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039217⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (4), pp.382-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-019-0975-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239695v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02440136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical mixing in low mass stars. I. Rotation against atomic diffusion including radiative acceleration</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VizieR Online Data Catalog: MC structure and properties (Gaia Collaboration+, 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Luri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Clementini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. E. Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Mcmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 364</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438135v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2 (Corrigendum)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical mixing in low mass stars. I. Rotation against atomic diffusion including radiative acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. R. Reese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.C3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832698e⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 633, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02596704v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age dating of an early Milky Way merger via asteroseismology of the naked-eye star ν Indi</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and Characterization of Oscillating Red Giants: First Results from the TESS Satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Miglio</w:t>
+                <w:t xml:space="preserve">Victor Silva Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Stello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Morel</w:t>
+                <w:t xml:space="preserve">Amalie Stokholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ted Mackereth</w:t>
+                <w:t xml:space="preserve">Jakob R. Mosumgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warrick H. Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-019-0975-9⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 889 (2), pp.L34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab6443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-02440136v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: MC structure and properties (Gaia Collaboration+, 2021)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic analysis of accretion/ejection signatures in the Herbig Ae/Be stars HD 261941 and V590 Mon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. E. Delgado</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alecian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 494 (3), pp.3512-3535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972393v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Characterization of Oscillating Red Giants: First Results from the TESS Satellite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Warrick H. Ball</w:t>
+                <w:t xml:space="preserve">The Aarhus red giants challenge: I. Stellar structures in the red giant branch phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Silva Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christensen-Dalsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cassisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Miller Bertolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Serenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab6443⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 635, pp.A165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475599v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523040v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic analysis of accretion/ejection signatures in the Herbig Ae/Be stars HD 261941 and V590 Mon</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPInS, a pipeline for massive stellar parameter inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Reese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa695⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 642, pp.A88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523038v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aarhus red giants challenge: I. Stellar structures in the red giant branch phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Serenelli</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mcmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Massari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 635, pp.A165. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935843⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 642, pp.C1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523040v2</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPInS, a pipeline for massive stellar parameter inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Lebreton</w:t>
+                <w:t xml:space="preserve">Masses of the components of SB2 binaries observed with Gaia – V. Accurate SB2 orbits for 10 binaries and masses of the components of 5 binaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.R. Reese</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 642, pp.A88. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 496 (2), pp.1355-1368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa1571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941727v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hot saturn orbiting an oscillating late subgiant discovered by tess</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the stellar properties of HD 219134 to the internal compositions of its transiting exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley Chontos</w:t>
+                <w:t xml:space="preserve">R. Ligi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Kjeldsen</w:t>
+                <w:t xml:space="preserve">C. Dorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jørgen Christensen-Dalsgaard</w:t>
+                <w:t xml:space="preserve">A. Crida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy R Bedding</w:t>
+                <w:t xml:space="preserve">O. Creevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 157 (6), pp.245. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 631, pp.A92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab1488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105122v1</w:t>
+                <w:t xml:space="preserve">hal-02355463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: Gaia DR2. Variable stars in CMD (Gaia Collaboration+, 2019)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The magnetic fields of intermediate-mass T Tauri stars. I. Magnetic detections and fundamental stellar parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rimoldini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Audard</w:t>
+                <w:t xml:space="preserve">F. Villebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alecian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. I. Anderson</w:t>
+                <w:t xml:space="preserve">G. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Nienartowicz</w:t>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Folsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 622, pp.A72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971727v1</w:t>
+                <w:t xml:space="preserve">hal-02000151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magnetic fields of intermediate-mass T Tauri stars. I. Magnetic detections and fundamental stellar parameters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaia Data Release 2. Variable stars in the colour-absolute magnitude diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouvier</w:t>
+                <w:t xml:space="preserve">Gaia Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Folsom</w:t>
+                <w:t xml:space="preserve">L. Rimoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. I Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 622, pp.A72. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833545⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 623, pp.A110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000151v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. Variable stars in the colour-absolute magnitude diagram</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">VizieR Online Data Catalog: Gaia DR2. Variable stars in CMD (Gaia Collaboration+, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rimoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. I Anderson</w:t>
+                <w:t xml:space="preserve">R. I. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nienartowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071443v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the stellar properties of HD 219134 to the internal compositions of its transiting exoplanets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The PLATO Solar-like Light-curve Simulator A tool to generate realistic stellar light-curves with instrumental effects representative of the PLATO mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ligi</w:t>
+                <w:t xml:space="preserve">A. Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dorn</w:t>
+                <w:t xml:space="preserve">D. Reese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Crida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Lebreton</w:t>
+                <w:t xml:space="preserve">V Marchiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Creevey</w:t>
+                <w:t xml:space="preserve">E. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 631, pp.A92. </w:t>
+              <w:t xml:space="preserve">, 2019, 624, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355463v1</w:t>
+                <w:t xml:space="preserve">hal-02149463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PLATO Solar-like Light-curve Simulator A tool to generate realistic stellar light-curves with instrumental effects representative of the PLATO mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Samadi</w:t>
+                <w:t xml:space="preserve">A hot saturn orbiting an oscillating late subgiant discovered by tess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chaplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deru</w:t>
+                <w:t xml:space="preserve">Ashley Chontos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Reese</w:t>
+                <w:t xml:space="preserve">Hans Kjeldsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Marchiori</w:t>
+                <w:t xml:space="preserve">Jørgen Christensen-Dalsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Grolleau</w:t>
+                <w:t xml:space="preserve">Timothy R Bedding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 624, </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157 (6), pp.245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab1488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149463v1</w:t>
+                <w:t xml:space="preserve">hal-02105122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass, Radius, and Composition of the Transiting Planet 55 Cnc e Using Interferometry and Correlations</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 2. First stellar parameters from Apsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Crida</w:t>
+                <w:t xml:space="preserve">Rene Andrae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Ligi</w:t>
+                <w:t xml:space="preserve">Morgan Fouesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Dorn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orlagh Creevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ordenovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aabfe4⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 616, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833204v1</w:t>
+                <w:t xml:space="preserve">hal-01861351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. Kinematics of globular clusters and dwarf galaxies around the Milky Way</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Massari</w:t>
+                <w:t xml:space="preserve">Masses of the components of SB2 binaries observed with Gaia – IV. Accurate SB2 orbits for 14 binaries and masses of three binaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soubiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474 (1), pp.731-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx2794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01867358v1</w:t>
+                <w:t xml:space="preserve">hal-01724129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. Mapping the Milky Way disc kinematics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Gaia Data Release 2. Summary of the contents and survey properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Drimmel</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Bruijne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 616, pp.A11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832865⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.id.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023530v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 2. Observations of solar system objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Spoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 616, pp.id.A13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201832900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. Summary of the contents and survey properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Gaia Data Release 2. Mapping the Milky Way disc kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. de Bruijne</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romero-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Drimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 616, pp.id.A1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833051⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.A11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867401v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. First stellar parameters from Apsis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass, Radius, and Composition of the Transiting Planet 55 Cnc e: Using Interferometry and Correlations—A Quick Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ordenovic</w:t>
+                <w:t xml:space="preserve">Aurélien Crida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mary</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roxanne Ligi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732516⟩</w:t>
+              <w:t xml:space="preserve">Research Notes of the AAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2515-5172/aae1f6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861351v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masses of the components of SB2 binaries observed with Gaia – IV. Accurate SB2 orbits for 14 binaries and masses of three binaries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
+                <w:t xml:space="preserve">Impacts of radiative accelerations on solar-like oscillating main-sequence stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alecian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Arenou</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx2794⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 618, pp.A10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724129v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass, Radius, and Composition of the Transiting Planet 55 Cnc e: Using Interferometry and Correlations—A Quick Update</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Dorn</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 2. Observational Hertzsprung-Russell diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Babusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Barstow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Borsa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Jordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Notes of the AAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (3), pp.172. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 616, pp.A10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2515-5172/aae1f6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311134v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of radiative accelerations on solar-like oscillating main-sequence stars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Deal</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 2. The celestial reference frame (Gaia-CRF2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Klioner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lindegren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Alecian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. P. Marques</w:t>
+                <w:t xml:space="preserve">J. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 618, pp.A10. </w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.id.A14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900874v1</w:t>
+                <w:t xml:space="preserve">hal-01867238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. The celestial reference frame (Gaia-CRF2)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass, Radius, and Composition of the Transiting Planet 55 Cnc e Using Interferometry and Correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hernandez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelien Crida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Ligi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 616, pp.id.A14. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 860 (2), pp.122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aabfe4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867238v1</w:t>
+                <w:t xml:space="preserve">hal-01833204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. Observational Hertzsprung-Russell diagrams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Gaia Data Release 2. Kinematics of globular clusters and dwarf galaxies around the Milky Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jordi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Vallenari</w:t>
+                <w:t xml:space="preserve">J. Mcmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 616, pp.A10. </w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.id.A12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799668v1</w:t>
+                <w:t xml:space="preserve">hal-01867358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 1. Open cluster astrometry: performance, limitations, and future prospects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Bastian</w:t>
+                <w:t xml:space="preserve">Standing on the shoulders of Dwarfs: the $Kepler$ asteroseismic LEGACY sample I - oscillation mode parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel N. Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Silva Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy R. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Chaplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen Christensen-Dalsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730552⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 835 (2), pp.172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/835/2/172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572962v1</w:t>
+                <w:t xml:space="preserve">hal-01407387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standing on the shoulders of Dwarfs: the $Kepler$ asteroseismic LEGACY sample I - oscillation mode parameters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jørgen Christensen-Dalsgaard</w:t>
+                <w:t xml:space="preserve">PLATO as it is: a legacy mission for Galactic archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chiappini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. R. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/835/2/172⟩</w:t>
+              <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 338 (6), pp.644-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asna.201713385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407387v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLATO as it is: a legacy mission for Galactic archaeology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Freeman</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 1. Open cluster astrometry: performance, limitations, and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lindegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 338 (6), pp.644-661. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 601, pp.A19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asna.201713385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541393v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standing on the Shoulders of Dwarfs: the Kepler Asteroseismic LEGACY Sample. II. Radii, Masses, and Ages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaia Data Release 1. Testing parallaxes with local Cepheids and RR Lyrae stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Clementini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ripepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Silva Aguirre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikkel N. Lund</w:t>
+                <w:t xml:space="preserve">M. Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. M. Antia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarbani Basu</w:t>
+                <w:t xml:space="preserve">T. Muraveva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/835/2/173⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 605, pp.A79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407389v1</w:t>
+                <w:t xml:space="preserve">insu-03664110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 1. Testing parallaxes with local Cepheids and RR Lyrae stars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Ripepi</w:t>
+                <w:t xml:space="preserve">Standing on the Shoulders of Dwarfs: the Kepler Asteroseismic LEGACY Sample. II. Radii, Masses, and Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Silva Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel N. Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marconi</w:t>
+                <w:t xml:space="preserve">H. M. Antia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warrick H. Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Muraveva</w:t>
+                <w:t xml:space="preserve">Sarbani Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 605, pp.A79. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 835 (2), pp.173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/835/2/173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03664110v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: “Standing on the Shoulders of Dwarfs: The Kepler Asteroseismic LEGACY Sample. I. Oscillation Mode Parameters” (2017, ApJ, 835, 172)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Silva Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel N Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Silva Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy R Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11012,2716 +11012,2716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gaia mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Prusti</w:t>
+                <w:t xml:space="preserve">SpaceInn hare-and-hounds exercise: Estimation of stellar properties using space-based asteroseismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. R. Reese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. de Bruijne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Babusiaux</w:t>
+                <w:t xml:space="preserve">W. J. Chaplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. R. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M. Antia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 595, pp.id.A1. </w:t>
+              <w:t xml:space="preserve">, 2016, 592, pp.A14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409603v1</w:t>
+                <w:t xml:space="preserve">hal-01329913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 1</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Prusti</w:t>
+                <w:t xml:space="preserve">Measuring the extent of convective cores in low-mass stars using Kepler data: towards a calibration of core overshooting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. H.J. de Bruijne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Mignard</w:t>
+                <w:t xml:space="preserve">I. Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Silva Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 595, pp.A2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629512⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 589, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563535v1</w:t>
+                <w:t xml:space="preserve">hal-01329907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpaceInn hare-and-hounds exercise: Estimation of stellar properties using space-based asteroseismic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. M. Antia</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H.J. de Bruijne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 592, pp.A14. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 595, pp.A2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527987⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01329913v1</w:t>
+                <w:t xml:space="preserve">hal-03563535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the extent of convective cores in low-mass stars using Kepler data: towards a calibration of core overshooting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Ballot</w:t>
+                <w:t xml:space="preserve">Masses of the components of SB2 binaries observed with Gaia. III. Accurate SB2 orbits for 10 binaries and masses of HIP 87895</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Michel</w:t>
+                <w:t xml:space="preserve">Dimitri Pourbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Famaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527967⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 458 (3), pp.3272-3281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329907v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masses of the components of SB2 binaries observed with Gaia. III. Accurate SB2 orbits for 10 binaries and masses of HIP 87895</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+                <w:t xml:space="preserve">Masses of the components of SB2s observed with Gaia - II. Masses derived from PIONIER interferometric observations for Gaia validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M. J. Boffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Famaey</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Famaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 458 (3), pp.3272-3281. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw545⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 455 (3), pp.3303 - 3311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv2497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291148v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masses of the components of SB2s observed with Gaia - II. Masses derived from PIONIER interferometric observations for Gaia validation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Kiefer</w:t>
+                <w:t xml:space="preserve">The Gaia mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Famaey</w:t>
+                <w:t xml:space="preserve">H. de Bruijne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 455 (3), pp.3303 - 3311. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 595, pp.id.A1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv2497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255808v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seismic and gravitationally bound double star observed by Kepler</w:t>
+                <w:t xml:space="preserve">Stellar convective cores as dark matter probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Appourchaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. M. Antia</w:t>
+                <w:t xml:space="preserve">Jordi Casanellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Ball</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isa Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 582, pp.A25. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (10), pp.103535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.103535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01383751v1</w:t>
+                <w:t xml:space="preserve">hal-01168325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar convective cores as dark matter probes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An attempt to calibrate core overshooting using the seismic properties of low-mass stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deheuvels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Silva Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Casanellas</w:t>
+                <w:t xml:space="preserve">S. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isa Brandão</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Appourchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (10), pp.103535. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.01013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.103535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201510101013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168325v1</w:t>
+                <w:t xml:space="preserve">hal-02112611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to calibrate core overshooting using the seismic properties of low-mass stars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Silva Aguirre</w:t>
+                <w:t xml:space="preserve">A seismic and gravitationally bound double star observed by Kepler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Appourchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M. Antia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cunha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Brandão</w:t>
+                <w:t xml:space="preserve">W. Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Creevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 101, pp.01013. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 582, pp.A25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201510101013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112611v1</w:t>
+                <w:t xml:space="preserve">cea-01383751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed modes in red giants: a window on stellar evolution</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties of 42 Solar-type Kepler Targets from the Asteroseismic Modeling Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lagarde</w:t>
+                <w:t xml:space="preserve">T. S., Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. L., Creevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G., Doğan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S., Mathur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H., Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425039⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 214 (2), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/214/2/27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094507v1</w:t>
+                <w:t xml:space="preserve">hal-01094495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asteroseismology for “à la carte” stellar age-dating and weighing</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seismic analysis of HD 43587Aa, a solar-like oscillator in a multiple system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Verner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Appourchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 569, pp.24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423797⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094504v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PLATO 2.0 mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Benz</w:t>
+                <w:t xml:space="preserve">Masses of the components of SB2 binaries observed with Gaia - I. Selection of the sample and mass ratios of 20 new SB2s discovered with Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pourbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Famaey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-014-9383-4⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 445 (3), pp.2371-2377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu1838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094521v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of 42 Solar-type Kepler Targets from the Asteroseismic Modeling Portal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H., Xu</w:t>
+                <w:t xml:space="preserve">Mixed modes in red giants: a window on stellar evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 572, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/214/2/27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01094495v1</w:t>
+                <w:t xml:space="preserve">hal-01094507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic analysis of HD 43587Aa, a solar-like oscillator in a multiple system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asteroseismology for “à la carte” stellar age-dating and weighing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 564, </w:t>
+              <w:t xml:space="preserve">, 2014, 569, pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063262v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masses of the components of SB2 binaries observed with Gaia - I. Selection of the sample and mass ratios of 20 new SB2s discovered with Sophie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The PLATO 2.0 mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pourbaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Famaey</w:t>
+                <w:t xml:space="preserve">H. Rauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Appourchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Guillout</w:t>
+                <w:t xml:space="preserve">W. Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 445 (3), pp.2371-2377. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (1-2), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu1838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-014-9383-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094503v1</w:t>
+                <w:t xml:space="preserve">hal-01094521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar-like oscillations in distant stars as seen by CoRoT : the special case of HD 42618, a solar sister</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stellar ages and convective cores in field main-sequence stars: first asteroseismic application to two Kepler targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Silva Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Barban</w:t>
+                <w:t xml:space="preserve">S. Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Deheuvels</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S Mathur</w:t>
+                <w:t xml:space="preserve">I. M. Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christensen-Dalsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/440/1/012030⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 769, pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/769/2/141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122731v1</w:t>
+                <w:t xml:space="preserve">hal-01073272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar ages and convective cores in field main-sequence stars: first asteroseismic application to two Kepler targets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Deheuvels</w:t>
+                <w:t xml:space="preserve">Seismic diagnostics for transport of angular momentum in stars. I. Rotational splittings from the pre-main sequence to the red-giant branch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/769/2/141⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 549, pp.74-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073272v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic diagnostics for transport of angular momentum in stars. I. Rotational splittings from the pre-main sequence to the red-giant branch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Seismic diagnostics for transport of angular momentum in stars II. Interpreting observed rotational splittings of slowly rotating red giant stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ana Palacios</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 549, pp.74-88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220211⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 549, pp.A75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806055v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic diagnostics for transport of angular momentum in stars II. Interpreting observed rotational splittings of slowly rotating red giant stars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Belkacem</w:t>
+                <w:t xml:space="preserve">The Gaia astrophysical parameters inference system (Apsis). Pre-launch description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. L. Bailer-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Astraatmadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bellas-Velidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 549, pp.A75. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220266⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 559, pp.id.A74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856138v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gaia astrophysical parameters inference system (Apsis). Pre-launch description</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Andrae</w:t>
+                <w:t xml:space="preserve">Solar-like oscillations in distant stars as seen by CoRoT : the special case of HD 42618, a solar sister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Barban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Arcay</w:t>
+                <w:t xml:space="preserve">M J Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Astraatmadja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Bellas-Velidis</w:t>
+                <w:t xml:space="preserve">S Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 559, pp.id.A74. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 440, pp.012030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/440/1/012030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860253v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling a high-mass red giant observed by CoRoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 538, pp.A73. </w:t>
@@ -13759,64 +13759,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic signature of envelope penetrative convection: the CoRoT star HD 52265</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 544, pp.L13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13844,987 +13844,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectra disentangling applied to the Hyades binary theta2 Tauri AB: new orbit, orbital parallax and component properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Hensberge</w:t>
+                <w:t xml:space="preserve">Open issues in probing interiors of solar-like oscillating main sequence stars: 2. Diversity in the HR diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deheuvels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 271, pp.2032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/271/1/012032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122727v1</w:t>
+                <w:t xml:space="preserve">hal-00632652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open issues in probing interiors of solar-like oscillating main sequence stars 1. From the Sun to nearly suns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M J Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 271, pp.12031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/271/1/012031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open issues in probing interiors of solar-like oscillating main sequence stars: 2. Diversity in the HR diagram</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. J. Goupil</w:t>
+                <w:t xml:space="preserve">Spectra disentangling applied to the Hyades binary theta2 Tauri AB: new orbit, orbital parallax and component properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. B. V. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lampens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Frémat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hensberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Benomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 271, pp.2032. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 525, pp.A50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/271/1/012032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632652v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar-like Oscillations in Low-luminosity Red Giants: First Results from Kepler</w:t>
+                <w:t xml:space="preserve">Implications of a new triple-α nuclear reaction rate. Consequences for Cepheids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy R. Bedding</w:t>
+                <w:t xml:space="preserve">Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Huber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dennis Stello</w:t>
+                <w:t xml:space="preserve">J. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne P. Elsworth</w:t>
+                <w:t xml:space="preserve">B. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Hekker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 713 (2), pp.L176-L181. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 520, pp.A41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/713/2/L176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660340v1</w:t>
+                <w:t xml:space="preserve">hal-00498117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of a new triple-α nuclear reaction rate. Consequences for Cepheids</w:t>
+                <w:t xml:space="preserve">Survival of a convective core in low-mass solar-like pulsator HD 203608</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Morel</w:t>
+                <w:t xml:space="preserve">Sébastien Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Provost</w:t>
+                <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Lebreton</w:t>
+                <w:t xml:space="preserve">Marie-José Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thévenin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joao Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 520, pp.A41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014329⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 514, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498117v2</w:t>
+                <w:t xml:space="preserve">hal-03786514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar-like oscillations in cluster stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Bedding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Brogaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bruntt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 331 (9-10), pp.201011442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/asna.201011442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of a convective core in low-mass solar-like pulsator HD 203608</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar-like Oscillations in Low-luminosity Red Giants: First Results from Kepler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Michel</w:t>
+                <w:t xml:space="preserve">Timothy R. Bedding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Goupil</w:t>
+                <w:t xml:space="preserve">Daniel Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Stello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Marques</w:t>
+                <w:t xml:space="preserve">Yvonne P. Elsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Mosser</w:t>
+                <w:t xml:space="preserve">Saskia Hekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 514, pp.31. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 713 (2), pp.L176-L181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/713/2/L176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786514v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons between stellar models and reliability of the theoretical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefina Montalbán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14883,51 +14883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Asteroseismic Potential of Kepler: First Results for Solar-Type Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. J. Chaplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Appourchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15030,77 +15030,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Solar-like Oscillations from Kepler Photometry of the Open Cluster NGC 6819</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Stello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarbani Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Bruntt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15151,64 +15151,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrum analysis and seismic interpretation of a solar-like pulsator (HD 49933) observed by CoRoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Benomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15297,103 +15297,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival of a convective core in low-mass solar-like pulsator HD 203608</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deheuvels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1002, pp.3461</w:t>
@@ -15416,5717 +15416,5458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can mass loss and overshooting prevent the excitation of g-modes in blue supergiants?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ledoux's convection criterion in evolution and asteroseismology of massive stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefina Montalbán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Noels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications in Asteroseismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 158, pp.277</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667369v1</w:t>
+                <w:t xml:space="preserve">hal-00667405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ledoux's convection criterion in evolution and asteroseismology of massive stars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Signature of main sequence internal structure in post-main sequence stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Noels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Asteroseismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 158, pp.277</w:t>
+              <w:t xml:space="preserve">, 2009, 158, pp.239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667405v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature of main sequence internal structure in post-main sequence stars</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ledoux's convection criterion in evolution and asteroseismology of massive stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Montalbán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Asteroseismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 158, pp.239</w:t>
+              <w:t xml:space="preserve">, 2009, 158, pp.277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667628v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ledoux's convection criterion in evolution and asteroseismology of massive stars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can mass loss and overshooting prevent the excitation of g-modes in blue supergiants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Noels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Asteroseismology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 396 (4), pp.1833-1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2009.14903.X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457410v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-comparison of the g-, f- and p-modes calculated using different oscillation codes for a given stellar model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Reference grids of stellar models and oscillation frequencies. Data from the CESAM stellar evolution code and ADIPLS oscillation programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S10509-007-9717-Z⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 316, pp.167-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10509-008-9781-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287299v1</w:t>
+                <w:t xml:space="preserve">hal-03732274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CoRoT evolution and seismic tools activity. Goals and tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">CoRoT/ESTA-TASK 1 and TASK 3 comparison of the internal structure and seismic properties of representative stellar models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefina Montalbán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen Christensen-Dalsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W. Roxburgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 316, pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S10509-008-9771-1⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 316, pp.187-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10509-008-9740-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725887v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorough analysis of input physics in CESAM and CLÉS codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Montalbán</w:t>
+                <w:t xml:space="preserve">CESAM: a free code for stellar evolution calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 316, pp.219-229. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10509-008-9803-x⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 316, pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10509-007-9663-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382986v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference grids of stellar models and oscillation frequencies. Data from the CESAM stellar evolution code and ADIPLS oscillation programme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The CoRoT evolution and seismic tools activity. Goals and tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. P. F. G. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefina Montalbán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 316, pp.167-171. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10509-008-9781-z⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 316, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S10509-008-9771-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03732274v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoRoT/ESTA-TASK 1 and TASK 3 comparison of the internal structure and seismic properties of representative stellar models</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thorough analysis of input physics in CESAM and CLÉS codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Montalbán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scuflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 316, pp.187-213. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10509-008-9740-8⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 316, pp.219-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10509-008-9803-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725880v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CESAM: a free code for stellar evolution calculations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First asteroseismic results from CoRoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. W. Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications in Asteroseismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 156, pp.73-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382989v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First asteroseismic results from CoRoT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Baglin</w:t>
+                <w:t xml:space="preserve">CoRoT Measures Solar-Like Oscillations and Granulation in Stars Hotter Than the Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.W. Weiss</w:t>
+                <w:t xml:space="preserve">Annie Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Auvergne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Catala</w:t>
+                <w:t xml:space="preserve">Michel Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Asteroseismology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 322, pp.558-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1163004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00382983v1</w:t>
+                <w:t xml:space="preserve">hal-00391861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First asteroseismic results from CoRoT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Catala</w:t>
+                <w:t xml:space="preserve">Inter-comparison of the g-, f- and p-modes calculated using different oscillation codes for a given stellar model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christensen-Dalsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charpinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Asteroseismology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S10509-007-9717-Z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391863v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoRoT Measures Solar-Like Oscillations and Granulation in Stars Hotter Than the Sun</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId600" w:history="1">
+                <w:t xml:space="preserve">Calibration of the pre-main sequence RS Chamaleontis binary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Alecian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Catala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1163004⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 465, pp.241-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391861v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03732631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of the pre-main sequence RS Chamaleontis binary system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microscopic Diffusion in Stellar Evolution Codes: First Comparisons Results of ESTA-Task 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Montalbán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christensen-Dalsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Théado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hui-Bon-Hoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065822⟩</w:t>
+              <w:t xml:space="preserve">EAS Publications Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26, pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/EAS:2007134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03732631v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic Diffusion in Stellar Evolution Codes: First Comparisons Results of ESTA-Task 3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mode stability in delta Scuti stars: linear analysis versus observations in open clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Houdek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérez Hernéndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAS Publications Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/EAS:2007134⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 379, pp.201-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.11927.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288201v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03732826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode stability in delta Scuti stars: linear analysis versus observations in open clusters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of the new solar abundances on the calibration of the PMS binary system RS Chamaeleontis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Alecian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Catala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 379, pp.201-208. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 473, pp.181-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.11927.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20077332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03732826v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the new solar abundances on the calibration of the PMS binary system RS Chamaeleontis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of local treatments of convection upon solar p mode excitation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davoud-Reza Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Kupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Catala</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. van 'T Veer-Menneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 473, pp.181-184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20077332⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 445, pp.233-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20052904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03785484v1</w:t>
+                <w:t xml:space="preserve">hal-03724154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seismology programme of CoRoT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A seismological analysis of delta Scuti stars in the Pleiades cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fox Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérez Hernéndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The CoRoT Mission</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 446, pp.611-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288333v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of local treatments of convection upon solar p mode excitation rates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Seismology programme of CoRoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The CoRoT Mission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1306, pp.39-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724154v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seismological analysis of delta Scuti stars in the Pleiades cluster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId624" w:history="1">
+                <w:t xml:space="preserve">Asteroseismic constraints on the Pleiades distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fox Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pérez Hernéndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Memorie della Societa astronomica italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77, pp.455</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786498v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asteroseismic constraints on the Pleiades distance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">RS Cha, a binary system suitable for testing stellar physics modeling during the pre-main sequence phase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Alecian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memorie della Societa astronomica italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 77, pp.455</w:t>
+              <w:t xml:space="preserve">, 2006, 77, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801794v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RS Cha, a binary system suitable for testing stellar physics modeling during the pre-main sequence phase.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Report on the CoRoT Evolution and Seismic Tools Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. P. F. G. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Montalban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christensen-Dalsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memorie della Societa astronomica italiana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 77, pp.93</w:t>
+              <w:t xml:space="preserve">The CoRoT Mission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1306, pp.363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801808v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the CoRoT Evolution and Seismic Tools Activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparing the COROT Space Mission: New Variable Stars in the Galactic Anticenter Direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Montalban</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Castro</w:t>
+                <w:t xml:space="preserve">Ennio Poretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roi Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J. Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The CoRoT Mission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1306, pp.363</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 129, pp.2461-2468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00288200v1</w:t>
+                <w:t xml:space="preserve">hal-03730761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLTI/VINCI diameter constraints on the evolutionary status of delta Eri, xi Hya, eta Boo</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
+                <w:t xml:space="preserve">VLTI/VINCI diameter constraints on the evolutionary status of delta Eri, xi Hya, eta Boo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Di Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 436, pp.253-262. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId633" w:history="1">
+              <w:t xml:space="preserve">, 2005, 436 (1), pp.253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20042075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390817v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic survey of the Galaxy with Gaia - II. The expected science yield from the Radial Velocity Spectrometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Katz</w:t>
+                <w:t xml:space="preserve">Asteroseismology of delta Scuti Stars: Problems and Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davoud-Reza Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Alecian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09012.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Astrophysics and Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26, pp.249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02702333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054018v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing the COROT Space Mission: New Variable Stars in the Galactic Anticenter Direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Rafael Garrido</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 129, pp.2461-2468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/429149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730761v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLTI/VINCI diameter constraints on the evolutionary status of delta Eri, xi Hya, eta Boo.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
+                <w:t xml:space="preserve">VLTI/VINCI diameter constraints on the evolutionary status of delta Eri, xi Hya, eta Boo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Di Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 436 (1), pp.253. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId633" w:history="1">
+              <w:t xml:space="preserve">, 2005, 436, pp.253-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20042075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003919v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asteroseismology of delta Scuti Stars: Problems and Prospects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Alecian</w:t>
+                <w:t xml:space="preserve">Spectroscopic survey of the Galaxy with Gaia - II. The expected science yield from the Radial Velocity Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Turon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Munari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Astrophysics and Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02702333⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 359 (4), pp.1306-1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09012.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03743065v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic survey of the Galaxy with Gaia- II. The expected science yield from the Radial Velocity Spectrometer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId637" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic survey of the Galaxy with Gaia- I. Design and performance of the Radial Velocity Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Munari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Katz</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cropper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zwitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 359, pp.1306-1335. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09012.x⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 354 (4), pp.1223-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.08282.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390821v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing the COROT Space Mission: New Variable Stars in the Galactic Anticenter Direction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic Diagnostics on Stellar Convection Treatment from Oscillation Amplitudes of p-modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davoud-Reza Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Å. Nordlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 284, pp.221-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1023235502870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/429149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00419071v1</w:t>
+                <w:t xml:space="preserve">hal-03801611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic survey of the Galaxy with Gaia- I. Design and performance of the Radial Velocity Spectrometer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The faint Cepheids of the Small Magellanic Cloud: An evolutionary selection effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.08282.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 409, pp.491-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20031185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053985v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The faint Cepheids of the Small Magellanic Cloud: An evolutionary selection effect?</w:t>
+                <w:t xml:space="preserve">Convective core mixing: A metallicity dependence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 409, pp.491-501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20031185⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 392 (1), pp.169-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20020934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801145v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Diagnostics on Stellar Convection Treatment from Oscillation Amplitudes of p-modes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A study of correlation between the oscillation amplitude and stellar parameters of delta Scutis in open clusters. Toward selection rules for delta Scuti star oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérez Hernéndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-P. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1023235502870⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 390, pp.523-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20020565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801611v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective core mixing: A metallicity dependence?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stellar Structure and Evolution: Deductions from Hipparcos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Review of Astronomy and Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 38 (1), pp.35-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev.astro.38.1.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20020934⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02054285v1</w:t>
+                <w:t xml:space="preserve">hal-04639017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of correlation between the oscillation amplitude and stellar parameters of delta Scutis in open clusters. Toward selection rules for delta Scuti star oscillations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibrations of alpha Cen A &amp; B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 390, pp.523-531. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20020565⟩</w:t>
+              <w:t xml:space="preserve">, 2000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.astro-ph/0010180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801463v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar Structure and Evolution: Deductions from Hipparcos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Hyades: distance, structure, dynamics, and age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perryman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Turon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Astronomy and Astrophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev.astro.38.1.35⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 331, pp.81-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.astro-ph/9707253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639017v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrations of alpha Cen A &amp; B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Berthomieu</w:t>
+                <w:t xml:space="preserve">Comparison of stellar opacities at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sharp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Baglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">C.R.A.S. Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639019v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-03771060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hyades: distance, structure, dynamics, and age</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Brown</w:t>
+                <w:t xml:space="preserve">Spectroscopic study of the visual binary HD 53705 and HD 53706</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cayrel de Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bentolila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 331, pp.81-120. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1991</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639027v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-03771059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of stellar opacities at low temperatures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Calibration of the Alpha Centauri system - Metallicity and age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grevesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Magain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neuforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C.R.A.S. Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-03771060v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-03771057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of the Alpha Centauri system - Metallicity and age</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The equation of state of the solar interior: A comparison of results from two competing formalisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Daeppen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forrest Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 128 (1), pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00154145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-03771057v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-03771052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic study of the visual binary HD 53705 and HD 53706</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId698" w:history="1">
+                <w:t xml:space="preserve">A thorough spectroscopic study of the very nearby triple system - 36 Ophiuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cayrel de Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bentolila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991</w:t>
+              <w:t xml:space="preserve">, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-03771059v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-03771045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The equation of state of the solar interior: A comparison of results from two competing formalisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Forrest Rogers</w:t>
+                <w:t xml:space="preserve">Solar oscillation frequencies and the equation of state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christensen-Dalsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Däppen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 336 (6200), pp.634-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/336634a0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00154145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">obspm-03771052v1</w:t>
+                <w:t xml:space="preserve">hal-03770138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thorough spectroscopic study of the very nearby triple system - 36 Ophiuchi</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the axial-vector coupling constant on solar models - Solar neutrino fluxes, helium content and oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schatzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989</w:t>
+              <w:t xml:space="preserve">, 1988, 200, pp.L5 - L8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-03771045v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the axial-vector coupling constant on solar models - Solar neutrino fluxes, helium content and oscillations</w:t>
+                <w:t xml:space="preserve">Stellar evolution with turbulent diffusion mixing. VI - The solar model, surface Li-7, and He-3 abundances, solar neutrinos and oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Provost</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 200, pp.L5 - L8</w:t>
+              <w:t xml:space="preserve">, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770169v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar oscillation frequencies and the equation of state</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Christensen-Dalsgaard</w:t>
+                <w:t xml:space="preserve">The evolution and helium content of the sun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
-              <w:r>
-[...114 lines deleted...]
-            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987</w:t>
+              <w:t xml:space="preserve">, 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-03272236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21136,4833 +20877,4833 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stellar science core program of the PLATO mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the European Astronomical Society, Session SS1a: SS1a: PLATO's Prospects in Exoplanet and Stellar Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Astronomical Society, Jun 2025, Cork (Irlande), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stellar age-dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Galactic Archeology kick-off meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CESAM2K20 stellar evolution code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Deal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. C. Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2024 de la Société Française d’Astronomie &amp; d’Astrophysique (SF2A 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France. pp.467-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A selection of astrometric binaries from GAIA-DR3 that could be double-lined spectroscopic binaries and eclipsing binaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiefer F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hare&amp;Hounds Exercise for Stellar Ages Hare&amp;Hounds Exercise for Stellar Ages and Masses in the Context of FGK Stars and Masses in the Context of FGK Stars with and without Asteroseismology. with and without Asteroseismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Bossini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campante Tiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moedas Nuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonfanti Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reese Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATO Stellar Science Conference 2023, held 26-30 June 2023, in Milazzo (Italy).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Milazzo, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8117392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masses and luminosities of SB2 components deduced from OHP spectroscopic observations and GAIA-DR3 astrometric orbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Famaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some inputs and developments of Cestam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cesam Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPInS's pipeline for stellar properties inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Galactic Archeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetism and Accretion in Intermediate-Mass PMS Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Alecian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Workshop in Honour of the Career and Contributions of John D. Landstreet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gregg Wade (chief editor), Evelyne Alecian, David Bohlender, Aaron Sigut, Jul 2019, London, Canada. pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the star to the transiting exoplanets: Characterisation of the HD 219134 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ligi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Creevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hands-on exercises: Stellar age determination.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Hertzsprung-Russell diagramme in the Gaia Era.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel R. Reese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In 5th International Yound Astronomer School: Scientific Exploitation of the Gaia Data, Paris</w:t>
+              <w:t xml:space="preserve">In 5th International Yound Astronomer School: Scientific Exploita tion of the Gaia Data, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355967v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass, radius, and composition of the transiting planet 55 Cnc e : using interferometry and correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ligi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hertzsprung-Russell diagramme in the Gaia Era.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bilan des activités du PNPS/INSU sur la période 2014-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In 5th International Yound Astronomer School: Scientific Exploita tion of the Gaia Data, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de prospective du PNPS, Methode et objec- tifs, Montpellier Mars 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355960v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des activités du PNPS/INSU sur la période 2014-2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Asteroseismology of solar-like stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de prospective du PNPS, Methode et objec- tifs, Montpellier Mars 2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">'How Much do we Trust Stellar Models?', held in Liège (Belgium), 10-12 September 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355988v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asteroseismology of solar-like stars</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The programme: Accurate masses for double-lined spectroscopic binary components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Famaey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">'How Much do we Trust Stellar Models?', held in Liège (Belgium), 10-12 September 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">PLATO STESCI WORKshop ii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Milazzo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355175v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The programme: Accurate masses for double-lined spectroscopic binary components</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hands-on exercises: Stellar age determination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Reese</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLATO STESCI WORKshop ii</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Milazzo, Italy</w:t>
+              <w:t xml:space="preserve">In 5th International Yound Astronomer School: Scientific Exploitation of the Gaia Data, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355535v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current updated grids of 1D stellar models: Cestam mockgrid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sonoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Reese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réza Samadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATO SPC WP120 2017 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low mass stars stellar models: a roadmap for WP121120.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefina Montalban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATO SPC WP120 2017 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The programme ``accurate masses for SB2 components</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stellar models and their limitations: Three questions on stellar models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc H. Pinsonneault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium Ages2: Taking Stellar Ages to the Next Power,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Isola Elba, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112623v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar models and their limitations: Three questions on stellar models</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The programme ``accurate masses for SB2 components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M. J. Boffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Famaey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Ages2: Taking Stellar Ages to the Next Power,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Isola Elba, Italy</w:t>
+              <w:t xml:space="preserve">SF2A Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356052v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic search for optimal models using Levenberg-Marquardt algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATO WP120 2016 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attempt to calibrate core overshooting using the seismic properties of low-mass stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deheuvels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Silva Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ballot</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Appourchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Space Photometry Revolution - CoRoT Symposium 3, Kepler KASC-8</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Space Photometry Revolution - CoRoT Symposium 3, Kepler KASC-7 Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Toulouse, France. pp.id.01013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201510101013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802120v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to calibrate core overshooting using the seismic properties of low-mass stars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Silva Aguirre</w:t>
+                <w:t xml:space="preserve">Accurate stellar masses for SB2 components: Interferometric observations for Gaia validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M. J. Boffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Famaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. Cunha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Ballot</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Space Photometry Revolution - CoRoT Symposium 3, Kepler KASC-7 Joint Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SF2A-2015: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France. pp.377 - 380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255801v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate stellar masses for SB2 components: Interferometric observations for Gaia validation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Salomon</w:t>
+                <w:t xml:space="preserve">An attempt to calibrate core overshooting using the seismic properties of low-mass stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Deheuvels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Silva Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Appourchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2015: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France. pp.377 - 380</w:t>
+              <w:t xml:space="preserve">The Space Photometry Revolution - CoRoT Symposium 3, Kepler KASC-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255797v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of the mass ratios of 20 new double-lined spectroscopic binaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pourbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Famaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.159 - 161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The programme &amp;quot;accurate masses for SB2 components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Famaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.427 - 430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of angular momentum in solar-like oscillating stars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of asteroseismology on improving stellar ages determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Asteroseismology, Proceedings of the International Astronomical Union, IAU Symposium, Volume 301, pp. 161-168</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1743921313014269⟩</w:t>
+              <w:t xml:space="preserve">New Advances in Stellar Physics: From Microscopic to Macroscopic Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Roscoff, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1363014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094525v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of asteroseismology on improving stellar ages determination</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved SB2 orbits for HIP 12081 and HIP 87895</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pourbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tal-Or</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Advances in Stellar Physics: From Microscopic to Macroscopic Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.127 - 135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122767v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved SB2 orbits for HIP 12081 and HIP 87895</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic Ages of Stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.127 - 135</w:t>
+              <w:t xml:space="preserve">ERC Symposium, What asteroseismology has to offer to astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122810v1</w:t>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Ages of Stars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Transport of angular momentum in solar-like oscillating stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariejo Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Deheuvels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERC Symposium, What asteroseismology has to offer to astrophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precision Asteroseismology, Proceedings of the International Astronomical Union, IAU Symposium, Volume 301, pp. 161-168</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Wrocław, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1743921313014269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733556v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Ages of Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRANQUI ERC Symposium, What Asteroseismology has to offer to Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method based on Markov chains for deriving SB2 orbits directly from their spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ibata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Arenou</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2012: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nice, France, France. pp.117-120</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Astronomie et d'Astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802981v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar age determination through asteroseismology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ages of Exoplanet Host-Stars from Asteroseismology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">61st Fujihara Seminar "Progress in Solar / Stellar Physics with Helio- and Asteroseismology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Hakone, Japan. pp.469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122761v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method based on Markov chains for deriving SB2 orbits directly from their spectra</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
+                <w:t xml:space="preserve">New SB2 orbital elements for accurate masses with Gaia: HD 9312, HD 9313 and HD 183255</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Famaey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Arenou</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Astronomie et d'Astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nice, France. pp.87 - 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933457v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age dating large samples of stars: the Gaia context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haywood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Astronomie et d'Astrophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles stellaires 1D : État de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de clôture de l'ANR ESTER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ages of Exoplanet Host-Stars from Asteroseismology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Stellar age determination through asteroseismology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st Fujihara Seminar "Progress in Solar / Stellar Physics with Helio- and Asteroseismology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Hakone, Japan. pp.469</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914481v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New SB2 orbital elements for accurate masses with Gaia: HD 9312, HD 9313 and HD 183255</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age dating large samples of stars: ways toward improved accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Babusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haywood</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nice, France. pp.87 - 90</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Astronomie et d'Astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122802v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age dating large samples of stars: ways toward improved accuracy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId777" w:history="1">
+                <w:t xml:space="preserve">Stellar age-dating for different Gaia simulated catalogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haywood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Astronomie et d'Astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">"Stellar Populations 55 years after the Vatican Conference",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933447v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar age-dating for different Gaia simulated catalogs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Haywood</w:t>
+                <w:t xml:space="preserve">Stellar age determination through asteroseismology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Stellar Populations 55 years after the Vatican Conference",</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Semaine de la SF2A 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nice, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112605v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar age determination through asteroseismology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new method based on Markov chains for deriving SB2 orbits directly from their spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo A. Ibata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de la SF2A 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nice, France, France</w:t>
+              <w:t xml:space="preserve">SF2A-2012: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nice, France, France. pp.117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733835v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ages of Exoplanet Host-stars from Asteroseismology: HD 17156, a Case Study</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Open issues in probing interiors of solar-like oscillating main sequence stars: 2. Diversity in the HR diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M J Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Deheuvels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Benomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 61st Fujihara seminar: Progress in solar/stellar physics with helio- and asteroseismology"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GONG–SoHO 24: A new era of seismology of the sun and solar-like stars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aix-en-Provence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/271/1/012032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355921v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open issues in probing interiors of solar-like oscillating main sequence stars: 2. Diversity in the HR diagram</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the ages of stars from their position in the HR diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C., Guédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G., Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GONG–SoHO 24: A new era of seismology of the sun and solar-like stars</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.295 - 298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130293v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the ages of stars from their position in the HR diagram</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C., Guédé</w:t>
+                <w:t xml:space="preserve">New SB2 binaries for accurate stellar masses with Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Arenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Famaey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.295 - 298</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.303 - 306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122793v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New SB2 binaries for accurate stellar masses with Gaia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stellar Age Determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.303 - 306</w:t>
+              <w:t xml:space="preserve">PLATO SSPM Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122796v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar Age Determination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Open issues in probing interiors of solar-like oscillating main sequence stars 1. From the Sun to nearly suns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M J Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLATO SSPM Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GONG–SoHO 24: A new era of seismology of the sun and solar-like stars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aix-en-Provence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/271/1/012031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122828v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open issues in probing interiors of solar-like oscillating main sequence stars 1. From the Sun to nearly suns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Baudin</w:t>
+                <w:t xml:space="preserve">Ages of Exoplanet Host-stars from Asteroseismology: HD 17156, a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GONG–SoHO 24: A new era of seismology of the sun and solar-like stars</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 61st Fujihara seminar: Progress in solar/stellar physics with helio- and asteroseismology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Fujoihara, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130297v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Perspectives in Stellar Physics: Gaia in the 2015 context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAIA: At the Frontiers of Astrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Sèvres, France. pp.245, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/eas/1045041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons between stellar models and reliability of the theoretical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefina Montalbán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25985,2855 +25726,2855 @@
                 <w:t xml:space="preserve">⟨10.1007/s10509-010-0314-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stellar ages from asteroseismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefina Montalbán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ages of Stars, IAU Symposium 258</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Baltimore, MD, United States, United States. pp.419-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoRot observations of active giants: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fridlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COOL STARS, STELLAR SYSTEMS AND THE SUN: Proceedings of the 15th Cambridge Workshop on Cool Stars, Stellar Systems and the Sun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, St. Andrews (Scotland), United Kingdom. pp.864-867, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3099253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stars in the age of micro-arc-second astrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Giant Step: from Milli- to Micro-arcsecond Astrometry, IAU Symposium 248</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Shanghai, China, Nanjing, China. pp.411-416, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1743921308019728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of the Pre-Main Sequence Binary System RS Cha: Impact of the Initial Chemical Mixture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId604" w:history="1">
+                <w:t xml:space="preserve">Calibration of the Pre Main Sequence Binary System RS Cha: Impact of the Initial Chemical Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Alecian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Catala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Binary Stars as Critical Tools and Tests in Contemporary Astrophysics http://ad.usno.navy.mil/iaus240/, IAU Symposium 240</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Prague, Czech Republic, Czech Republic. pp.652-657, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2006, Prague, Czech Republic, Czech Republic. pp.385</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809551v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of the Pre Main Sequence Binary System RS Cha: Impact of the Initial Chemical Mixture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId604" w:history="1">
+                <w:t xml:space="preserve">Calibration of the Pre-Main Sequence Binary System RS Cha: Impact of the Initial Chemical Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Alecian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Catala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Binary Stars as Critical Tools and Tests in Contemporary Astrophysics http://ad.usno.navy.mil/iaus240/, IAU Symposium 240</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Prague, Czech Republic, Czech Republic. pp.385</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2006, Prague, Czech Republic, Czech Republic. pp.652-657, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1743921307006059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802525v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons for ESTA-Task3: CLES and CESAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefina Montalbán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Theado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stellar Evolution and Seismic Tools for Asteroseismology - Diffusive Processes in Stars and Seismic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Porto, Portugal. pp.167-176, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/eas:2007135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asteroseismology of delta Scuti stars in open clusters: Praesepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Houdek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Suárez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Pérez Hernéndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Vienna Workshop on the Future of Asteroseismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vienna, Austria. pp.39-43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1553/cia151s39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RS Cha, a spectroscopic binary system as a test of stellar physics modeling during the pre-main sequence phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Alecian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Francaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Strasbourg, France, France. pp.299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENEAS: the European Network of Excellence in AsteroSeismology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId540" w:history="1">
+                <w:t xml:space="preserve">Preliminary numerical effects of shellular rotation on adiabatic frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Günter Houdek</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech A. Dziembowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stellar Structure and Habitable Planet Finding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2003, Palermo, Italy. pp.247-250</w:t>
+              <w:t xml:space="preserve">, Apr 2003, Palermo, Italy. pp.431-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802729v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary numerical effects of shellular rotation on adiabatic frequencies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId540" w:history="1">
+                <w:t xml:space="preserve">Effect of Local Treatments of Convection upon the Solar P-Mode Excitation Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davoud-Reza Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Van'T Veer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Kupka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stellar Structure and Habitable Planet Finding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Palermo, Italy. pp.431-434</w:t>
+              <w:t xml:space="preserve">SOHO 14 Helio- and Asteroseismology: Towards a Golden Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Haven, Connecticut, United States. pp.611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809018v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Local Treatments of Convection upon the Solar P-Mode Excitation Rates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId540" w:history="1">
+                <w:t xml:space="preserve">ENEAS: the European Network of Excellence in AsteroSeismology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conny Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Baglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörgen Christensen-Dalsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Houdek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOHO 14 Helio- and Asteroseismology: Towards a Golden Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Haven, Connecticut, United States. pp.611</w:t>
+              <w:t xml:space="preserve">Stellar Structure and Habitable Planet Finding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Palermo, Italy. pp.247-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802949v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of New ATLAS9 Model Atmosphere Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Heiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Kupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davoud-Reza Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Barban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van 'T Veer-Menneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling of Stellar Atmospheres, IAU Symposium 210</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Uppsala, Sweden, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillation power across the H-R diagram: sensitivity to the convection treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davoud-Reza Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Houdek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Baglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stellar Structure and Habitable Planet Finding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Córdoba, Spain. pp.87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAIA and Physics of Stellar Interiors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Baglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAIA: A European Space Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Les Houches, France. pp.131-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cepheids in the SMC: Blue Loops and Mass-Luminosity Relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observed HR Diagrams and Stellar Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Coimbra, Portugal, Portugal. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Convection with delta Scuti Stars in Open Clusters: the Pleiades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Houdek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pérez Hernéndez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAU Colloq. 185: Radial and Nonradial Pulsationsn as Probes of Stellar Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Leuven, Belgium, Belgium. pp.490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismology of delta Scuti stars in open clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Suárez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Pérez Hernéndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.-P. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2002: Semaine de l'Astrophysique Francaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Paris, France, France. pp.569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Seven Nearby Open Clusters using HIPPARCOS Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Robichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Turon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C Mermilliod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium 'Hipparcos - Venice 97'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project of a Knowledge Base for Internal Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence Techniques for Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-03771050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Abundances of Light Elements as Diagnostic of Transport Processes in the Sun and Solar-Type Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inside the Sun, Proceedings of IAU Colloq. 121</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Versailles, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-009-0541-2_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-03771048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project of a knowledge base for internal structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence Techniques in Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-03771046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the equation of state on the zero-age main sequence and the Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Daeppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA, Seismology of the Sun and Sun-Like Stars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1988, Puerto de La Cruz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar neutrinos, solar oscillations and turbulent diffusion mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in nuclear astrophysics; Proceedings of the Second IAP Workshop, Paris, France, July 7-11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1986, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Solar Model with Turbulent Diffusion Mixing - Surface Abundances and Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Helio- and Asteroseismology, Proceedings of the Symposium held 17-11 July 1986, in Aarhus, Denmark.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1986, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar neutrinos, solar oscillations and turbulent diffusion mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in nuclear astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Second IAP Workshop, Paris, France, Jul 1986, Paris, France. pp.105 - 110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Solar Model with Turbulent Diffusion Mixing - Surface Abundances and Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Helio- and Asteroseismology,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Christensen-Dalsgaard and S. Frandsen, Jul 1986, Aarhus (Danemark), Denmark. pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28843,1128 +28584,1128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar Age-dating for different Gaia simulated catalogs</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stellar age-dating for different Gaia simulated catalogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C., Guédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C., Babusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M., Haywood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Omizzolo, M. Fabrizio, G. Bono. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWASS Symposium 6 "Stellar Populations 55 years after the Vatican Conference"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">STELLAR POPULATIONS 55 YEARS AFTER THE VATICAN CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rome, Italy. 86, pp.342, 2012, Memorie della Societa Astronomica Italiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933438v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar age-dating for different Gaia simulated catalogs</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stellar Age-dating for different Gaia simulated catalogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Babusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haywood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STELLAR POPULATIONS 55 YEARS AFTER THE VATICAN CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rome, Italy. 86, pp.342, 2012, Memorie della Societa Astronomica Italiana</w:t>
+              <w:t xml:space="preserve">EWASS Symposium 6 "Stellar Populations 55 years after the Vatican Conference"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255804v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Dimensional Processes In Stellar Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rieutord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging at High Angular Resolution of Stellar Surfaces and Close Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nardetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lagadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-02318529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Moraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">80-81, pp.1 - 3, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/eas/1680001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stellar Clusters: Benchmarks of Stellar Physics and Galactic Evolution - EES2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Moraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">80, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId854" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface to: The Ages of Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Valls-Gabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Valls-Gabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1465000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId855" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Advances in Stellar Physics: From Microscopic to Macroscopic Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Preface to: New Advances in Stellar Physics: From Microscopic to Macroscopic Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alecian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">63, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1363000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993762v1</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface to: New Advances in Stellar Physics: From Microscopic to Macroscopic Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">New Advances in Stellar Physics: From Microscopic to Macroscopic Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alecian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">63, 2013, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122765v1</w:t>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen in the Universe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stasińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Prantzos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Meynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Simón-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chiappini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences, 54, 370 p., 2012, EAS Publications Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00730228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29974,465 +29715,465 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How accurate are stellar ages based on stellar models? II. The impact of asteroseismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Montalbán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The age of stars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, pp.177 - 223, 2014, EAS Publications Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/eas/1465005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How accurate are stellar ages based on stellar models? I. The impact of stellar models uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Montalbán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ages of Stars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, pp.99-176, 2014, EAS Publications Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/eas/1465004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 2 : A Panorama of Oxygen in the Universe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stasińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Prantzos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Meynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Simón-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chiappini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxygen in the Universe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/eas/1254002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar interior models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Guzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar interior and atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-03771054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30442,2473 +30183,2473 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia DR3 documentation Chapter 20: Datamodel description</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Arenou</w:t>
+                <w:t xml:space="preserve">Gaia DR3 documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Bruijne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Babusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Busso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969804v1</w:t>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia DR3 documentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Castañeda</w:t>
+                <w:t xml:space="preserve">Gaia DR3 documentation Chapter 20: Datamodel description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hambly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969821v1</w:t>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: Intermediate-mass T Tau stars spectra (Villebrun+, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alecian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. P. Folsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VizieR Online Data Catalog: Intermediate-mass T Tau stars spectra (Villebrun+, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: High-precision radial velocities for HD 221416 (Huber+, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. J. Chaplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chontos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kjeldsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Christensen-Dalsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: 46 open clusters GaiaDR2 HR diagrams (Gaia Collaboration, 2018)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">VizieR Online Data Catalog: Gaia DR2 sources in GC and dSph (Gaia Collaboration+, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Jordi</w:t>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Mc Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Massari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26093/cds/vizier.36160012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867430v1</w:t>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: Gaia DR2 sources in GC and dSph (Gaia Collaboration+, 2018)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">VizieR Online Data Catalog: 46 open clusters GaiaDR2 HR diagrams (Gaia Collaboration, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Babusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId897" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Antoja</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barstow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867447v1</w:t>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: Gaia DR1 open cluster members (Gaia Collaboration+, 2017)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Bastian</w:t>
+                <w:t xml:space="preserve">VizieR Online Data Catalog: Accurate SB2 radial velocities (Kiefer+, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soubiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId899" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523799v1</w:t>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: Gaia SB2 radial velocity curves (Kiefer+, 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pourbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Famaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: Accurate SB2 radial velocities (Kiefer+, 2018)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Arenou</w:t>
+                <w:t xml:space="preserve">VizieR Online Data Catalog: Kepler asteroseismic LEGACY sample. II. (Silva Aguirre+, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Silva Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M. Antia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. H. Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687021v1</w:t>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: Kepler asteroseismic LEGACY sample. II. (Silva Aguirre+, 2017)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Basu</w:t>
+                <w:t xml:space="preserve">VizieR Online Data Catalog: Gaia DR1 open cluster members (Gaia Collaboration+, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lindegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386902v1</w:t>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: Mixed modes in red giants (Mosser+, 2014)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2014, pp.29005</w:t>
+                <w:t xml:space="preserve">VizieR Online Data Catalog: Age and mass of CoRoT exoplanet host HD 52265 (Lebreton, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M., Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.99021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094508v1</w:t>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: Age and mass of CoRoT exoplanet host HD 52265 (Lebreton, 2014)</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2014, pp.99021</w:t>
+                <w:t xml:space="preserve">VizieR Online Data Catalog: Mixed modes in red giants (Mosser+, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B., Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O., Benomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K., Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J., Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N., Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.29005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094527v1</w:t>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CReSyPS: Stellar population synthesis code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.1308.009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CESAM: A Free Code for Stellar Evolution Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre, Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline, Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.1010.059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Determination of Stellar Parameters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Toutain</w:t>
+                <w:t xml:space="preserve">The Ground-Based Observations in Preparation and Support of the Seismology Programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cutispoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006, pp. 443-452</w:t>
+              <w:t xml:space="preserve">2006, pp. 329-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-03860483v1</w:t>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-03863931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ground-Based Observations in Preparation and Support of the Seismology Programme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Cutispoto</w:t>
+                <w:t xml:space="preserve">Seismic Determination of Stellar Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gonczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006, pp. 329-340</w:t>
+              <w:t xml:space="preserve">2006, pp. 443-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-03863931v1</w:t>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-03860483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The surface composition of six newly discovered chemically peculiar stars. Comparison to the HgMn stars $\mu$ Lep and $\beta$ Scl and the superficially normal B star $\nu$ Cap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Niemczura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. W. Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rappaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. M. Bowman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3: Chemical cartography of the Milky Way</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Spagna</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 3: Reflectance spectra of Solar System small bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galluccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Delbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03737549v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 3: Chemical cartography of the Milky Way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recio-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kordopatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Laverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. Palicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3: Reflectance spectra of Solar System small bodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Tanga</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 3: Chemical cartography of the Milky Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recio-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kordopatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Laverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Palicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03854757v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aarhus Red Giants Challenge I: Stellar structures in the red giant branch phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Silva Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Christensen-Dalsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miller Bertolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Serenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32918,151 +32659,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Detailed Science Case for the Maunakea Spectroscopic Explorer, 2019 edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Babusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bergemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam J. Burgasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ellison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Babusiaux</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daryl Haggard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] MSE Science Team. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33072,173 +32813,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Star-Planet Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lèbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evry Schatzman School 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Aussois (France), France. EDP Sciences, 2023, 9782759831548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-3154-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId944"/>
+      <w:footerReference w:type="default" r:id="rId940"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -33306,51 +33047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7C3EA8F"/>
+    <w:nsid w:val="2A874E67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33537,51 +33278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yveline-lebreton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4834-2144" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031275656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-2268-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300857v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dr&#233;au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebreton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mosser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Stello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Deal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Buldgen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Manchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Lebreton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Noels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-025-02512-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Rauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Aerts" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cabrera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleuil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Erikson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-025-09985-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915685v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coss&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blancard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilleron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54793-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. C. Marques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554806" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04749382v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casamiquela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Reese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haywood" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Matteo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451677" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Goupil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serenelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347700" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04434545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mosser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dr&#233;au" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pin&#231;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deheuvels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkacem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348338" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Goupil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Ouazzani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krone-Martins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galluccio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delchambre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Oreshina-Slezak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347273" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panuzzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazeh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arenou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caffau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449763" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. L. Bailer-Jones" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bellas-Velidis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drimmel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garabato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243423" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrae" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouesneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sordo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Dharmawardena" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243462" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lanzafame" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugaletta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fr&#233;mat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L. Creevey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244156" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Korn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soubiran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243919" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04353955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schultheis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwitter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailer-Jones" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carballo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263191v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ridder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ripepi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palaversa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243767" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969417v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berihuete" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barrado" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244507" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133526v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cunha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. P. F. G Monteiro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245103" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171464v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic M Bowman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acdee4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teyssier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243232" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04353999v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mignard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hestroffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tanga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spoto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347270" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. A. Brown" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. J. de Bruijne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243940" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recio-Blanco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kordopatis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Laverny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Palicio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spagna" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243511" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04355489v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Weingrill" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mints" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casta&#241;eda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kostrzewa-Rutkowska" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davidson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347203" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04177118v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Niemczura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kurtz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rappaport" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bowman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acdb50" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. &#193;lvarez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243750" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galluccio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Angeli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pauwels" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243791" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04354092v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabucchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mowlavi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebzelter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lecoeur-Taibi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347287" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857460v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Sarro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lobel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pancino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243800" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072586v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Heiter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072674v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Lanza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sallard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345860" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barstow" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faigler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jorissen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243782" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04193328v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montegriffo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellazzini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barstow" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243709" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969920v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero-Gomez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chemin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poggio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243797" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170278v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schultheis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zwitter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J Marshall" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Drimmel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243283" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03874800v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Klioner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindegren" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos-Lerate" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243483" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894068v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bossini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243732" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226096v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243688" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396227v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S. Houdayer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Reese" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Goupil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141711" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045922v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rybizki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039498" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046026v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delgado" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcmillan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039588" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272094v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoja" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039714" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330318v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benomar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1410" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243472v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Serenelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Weiss" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Angelou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baroch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00159-021-00132-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272107v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klioner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bastian" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039734" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385137v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bruijne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039657e" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388691v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.A. Brown" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H J de Bruijne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039657" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272251v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gehan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kallinger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040240" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881420v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halbwachs" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Kiefer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boffin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arenou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1571" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239695v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Leeuwen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039217" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438135v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Marques" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936666" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02596704v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mcmillan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832698e" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02440136v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chaplin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Miglio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ted Mackereth" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0975-9" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972393v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Luri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Delgado" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475599v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Silva Aguirre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Stokholm" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob R. Mosumgaard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warrick H. Ball" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab6443" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523038v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moura" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alencar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sousa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alecian" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa695" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523040v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silva Aguirre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassisi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miller Bertolami" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935843" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941727v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Reese" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038602" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105122v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Chontos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kjeldsen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R Bedding" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab1488" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03971727v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rimoldini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Anderson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nienartowicz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000151v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villebrun" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hussain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Folsom" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833545" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071443v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Collaboration" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I Anderson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833304" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355463v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorn" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crida" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Creevey" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936259" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149463v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deru" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reese" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchiori" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grolleau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834822" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833204v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Crida" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Ligi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dorn" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aabfe4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867358v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmillan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832698" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023530v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Katz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832865" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867330v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832900" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867401v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833051" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861351v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Andrae" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fouesneau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlagh Creevey" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ordenovic" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732516" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724129v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kiefer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Halbwachs" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2794" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311134v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crida" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Borsa" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2515-5172/aae1f6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900874v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alecian" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833361" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867238v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hernandez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832916" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799668v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832843" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572962v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730552" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407387v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel N. Lund" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy R. Davies" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Chaplin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/835/2/172" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541393v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miglio" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiappini" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Davies" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Freeman" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713385" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407389v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Silva Aguirre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Antia" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarbani Basu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/835/2/173" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664110v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muraveva" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629925" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355814v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel N Lund" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy R Davies" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Chaplin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9658" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409603v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Bruijne" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629272" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563535v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H.J. de Bruijne" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629512" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329913v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Chaplin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527987" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329907v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brand&#227;o" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527967" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291148v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pourbaix" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Famaey" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw545" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255808v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. J. Boffin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Bouquin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Famaey" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2497" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383751v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Appourchaux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ball" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526610" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168325v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casanellas" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Brand&#227;o" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.103535" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112611v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cunha" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201510101013" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094507v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagarde" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425039" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094504v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423797" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094521v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rauer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-014-9383-4" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094495v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S., Metcalfe" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L., Creevey" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G., Do&#287;an" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Mathur" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H., Xu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/214/2/27" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063262v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boumier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322478" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094503v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pourbaix" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillout" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1838" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122731v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barban" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Deheuvels" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Goupil" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathur" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/440/1/012030" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01073272v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Brand&#227;o" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/769/2/141" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806055v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Palacios" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220211" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856138v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220266" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860253v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arcay" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Astraatmadja" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322344" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855777v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barban" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116967" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856087v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220000" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122727v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. V. Torres" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lampens" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hensberge" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015166" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122708v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Marques" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Samadi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/271/1/012031" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632652v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/271/1/012032" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660340v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Bedding" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huber" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne P. Elsworth" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hekker" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/713/2/L176" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498117v2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provost" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pichon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;venin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014329" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122740v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stello" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Bedding" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brogaard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bruntt" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201011442" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786514v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deheuvels" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Goupil" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marques" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mosser" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911991" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122739v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Montalb&#225;n" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-010-0314-1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4D4D913CBEADC39CEEBBEFE0393018299578051/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484703v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elsworth" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Garc&#237;a" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houdek" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/713/2/L169" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660747v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bruntt" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Stevens" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/713/2/L182" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122733v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Marques" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Goupil" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201011435" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8Q0BTWM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536422v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667369v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Godart" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dupret" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2009.14903.X" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667405v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667628v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457410v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montalb&#225;n" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godart" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noels" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287299v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charpinet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10509-007-9717-Z" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725887v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. P. F. G. Monteiro" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baglin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10509-008-9771-1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382986v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scuflaire" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-008-9803-x" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732274v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-008-9781-z" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725880v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. Roxburgh" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-008-9740-8" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382989v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-007-9663-9" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382983v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Weiss" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auvergne" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391863v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Weiss" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391861v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Baglin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auvergne" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Catala" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Samadi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1163004" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732631v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Alecian" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065822" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288201v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;ado" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hui-Bon-Hoa" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS:2007134" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732826v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Su&#225;rez" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Houdek" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;rez Hern&#233;ndez" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.11927.x" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785484v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077332" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288333v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724154v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoud-Reza Samadi" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Kupka" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van 'T Veer-Menneret" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052904" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786498v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fox Machado" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053791" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801794v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801808v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288200v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montalban" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390817v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kervella" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Folco" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042075" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054018v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I Wilkinson" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turon" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Munari" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09012.x" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730761v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Poretti" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roi Alonso" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Amado" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Belmonte" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garrido" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003919v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Th&#233;venin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kervella" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pichon" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743065v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boehm" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02702333" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R20DBFVP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390821v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Wilkinson" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419071v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poretti" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Amado" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Belmonte" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garrido" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/429149" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053985v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cropper" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.08282.x" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801145v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordier" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031185" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801611v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;. Nordlund" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baudin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023235502870" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054285v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lejeune" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Beaulieu" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020934" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801463v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-P. Li" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020565" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639017v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.astro.38.1.35" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639019v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morel" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenin" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthomieu" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.astro-ph/0010180" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639027v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perryman" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.astro-ph/9707253" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03771060v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sharp" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03771057v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grevesse" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magain" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neuforge" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03771059v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chmielewski" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cayrel de Strobel" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bentolila" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03771052v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Daeppen" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Rogers" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00154145" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03771045v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Perrin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cayrel" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770169v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schatzman" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770138v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D&#228;ppen" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/336634a0" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-L75XJWMP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770154v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maeder" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03272236v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226468v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Belkacem" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114754v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114829v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114879v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiefer F." TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114943v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bossini" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campante Tiago" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moedas Nuno" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonfanti Andrea" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reese Daniel" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8117392" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114913v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114768v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114783v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114990v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044535v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355967v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112627v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355960v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355988v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355175v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355535v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356007v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sonoi" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;za Samadi" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355996v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Montalban" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112623v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356052v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Pinsonneault" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407394v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802120v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Cunha" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ballot" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255801v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255797v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Famaey" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salomon" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122775v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122774v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibata" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094525v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariejo Goupil" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921313014269" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122767v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1363014" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122810v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tal-Or" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733556v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122816v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802981v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Salomon" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. Ibata" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122761v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933457v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Salomon" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Halbwachs" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933445v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914425v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914481v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122802v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933447v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112605v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733835v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355921v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130293v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benomar" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122793v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C., Gu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G., Dr&#233;an" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122796v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122828v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130297v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122756v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1045041" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA71953AB7724D48A5D2D3A6CDE2B6C5C75C6FA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130304v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734168v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896413v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondoin" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goupil" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3099253" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744027v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921308019728" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809551v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921307006059" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802525v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744010v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theado" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas:2007135" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802412v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/cia151s39" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809438v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802729v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809018v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech A. Dziembowski" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802949v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Van'T Veer" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802711v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barban" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802399v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802978v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802625v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Beaulieu" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802424v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809077v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055001v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Robichon" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turon" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Mermilliod" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03771050v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Colle" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03771048v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-0541-2_39" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03771046v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770176v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daeppen" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770157v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770161v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639046v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639059v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933438v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255804v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C., Babusiaux" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Haywood" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438147v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rieutord" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraffe" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02318529v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nardetto" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagadec" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407392v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moraux" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moraux" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1680001" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407390v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094514v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Valls-Gabaud" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valls-Gabaud" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1465000" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993762v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vauclair" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122765v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Richard" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1363000" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730228v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stasi&#324;ska" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prantzos" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meynet" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sim&#243;n-D&#237;az" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094519v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1465005" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094517v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1465004" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01128135v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1254002" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF9FA4A6E96B093E5851E7FF9D11721C6BBE0ADF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03771054v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Guzik" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969804v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hambly" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonio" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969821v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Busso" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385198v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Folsom" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318572v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huber" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chontos" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kjeldsen" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867430v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M." TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867447v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mc Millan" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36160012" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523799v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538704v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687021v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386902v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Lund" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Ball" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094508v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B., Mosser" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O., Benomar" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K., Belkacem" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J., Goupil" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N., Lagarde" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094527v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Goupil" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122804v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122784v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Morel" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline, Lebreton" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03860483v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonczi" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toutain" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03863931v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Solano" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cutispoto" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04116758v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Kurtz" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Bowman" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737549v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Palicio" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857416v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854757v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406100v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Serenelli" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112639v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Babusiaux" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bergemann" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Burgasser" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ellison" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Haggard" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237265v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouvier" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chiavassa" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#232;bre" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3154-8" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yveline-lebreton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4834-2144" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031275656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-2268-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300857v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dr&#233;au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebreton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mosser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Stello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. C. Marques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554806" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915685v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Buldgen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coss&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blancard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilleron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54793-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176594v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Deal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Manchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Lebreton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Noels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-025-02512-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713285v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Rauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Aerts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cabrera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Erikson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-025-09985-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Goupil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkacem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Ouazzani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04749382v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casamiquela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Reese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haywood" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Matteo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04434545v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mosser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dr&#233;au" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pin&#231;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deheuvels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348338" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Goupil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serenelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347700" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krone-Martins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galluccio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delchambre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Oreshina-Slezak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347273" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panuzzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazeh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arenou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caffau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449763" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04355489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Weingrill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mints" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casta&#241;eda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kostrzewa-Rutkowska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davidson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347203" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04354092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabucchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mowlavi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebzelter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lecoeur-Taibi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347287" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L. Creevey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Sarro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lobel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pancino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrae" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243800" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04177118v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Niemczura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kurtz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rappaport" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bowman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acdb50" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recio-Blanco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Laverny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Palicio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kordopatis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. &#193;lvarez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243750" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225764v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galluccio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Angeli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pauwels" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tanga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243791" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857448v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. L. Bailer-Jones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teyssier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garabato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243232" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spagna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243511" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969417v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berihuete" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barrado" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244507" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171464v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic M Bowman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acdee4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133526v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cunha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. P. F. G Monteiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245103" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857259v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. A. Brown" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. J. de Bruijne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243940" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04353999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mignard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hestroffer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spoto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347270" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schultheis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zwitter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J Marshall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Drimmel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243283" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857442v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barstow" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faigler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jorissen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243782" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969920v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drimmel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero-Gomez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chemin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poggio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243797" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072586v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sordo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fr&#233;mat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Heiter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04193328v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montegriffo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellazzini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barstow" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243709" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072674v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Lanza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sallard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345860" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouesneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Korn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soubiran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243919" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072563v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Dharmawardena" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243462" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072569v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bellas-Velidis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243423" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072603v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lanzafame" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugaletta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244156" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ridder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ripepi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palaversa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243767" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04353955v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schultheis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwitter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailer-Jones" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carballo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347103" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bossini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243732" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226096v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243688" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03874800v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Klioner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindegren" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos-Lerate" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243483" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272094v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoja" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcmillan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039714" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330318v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benomar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1410" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243472v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Serenelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Weiss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Angelou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baroch" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00159-021-00132-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045922v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smart" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rybizki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039498" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046026v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delgado" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039588" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385137v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bruijne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039657e" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272107v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klioner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bastian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039734" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388691v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.A. Brown" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H J de Bruijne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039657" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272251v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gehan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kallinger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040240" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396227v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S. Houdayer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Reese" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Goupil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141711" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02596704v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Leeuwen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mcmillan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832698e" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02440136v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chaplin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Miglio" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ted Mackereth" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0975-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972393v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Luri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Delgado" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438135v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Marques" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936666" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475599v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Silva Aguirre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Stokholm" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob R. Mosumgaard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warrick H. Ball" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab6443" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523038v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moura" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alencar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sousa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alecian" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa695" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523040v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silva Aguirre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassisi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miller Bertolami" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935843" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941727v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Reese" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038602" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239695v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039217" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881420v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halbwachs" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Kiefer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boffin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arenou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1571" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorn" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crida" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Creevey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936259" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000151v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villebrun" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hussain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Folsom" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833545" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071443v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Collaboration" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rimoldini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I Anderson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833304" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03971727v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Anderson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nienartowicz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149463v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deru" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reese" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchiori" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grolleau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834822" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105122v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Chontos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kjeldsen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R Bedding" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab1488" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861351v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Andrae" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fouesneau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlagh Creevey" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ordenovic" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732516" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724129v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kiefer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Halbwachs" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2794" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867401v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833051" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867330v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832900" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023530v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Katz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832865" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311134v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crida" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Ligi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dorn" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Borsa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2515-5172/aae1f6" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900874v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alecian" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833361" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799668v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832843" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867238v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hernandez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832916" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833204v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Crida" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aabfe4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867358v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmillan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832698" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407387v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel N. Lund" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy R. Davies" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Chaplin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/835/2/172" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541393v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miglio" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiappini" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Davies" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Freeman" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713385" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572962v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730552" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664110v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muraveva" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629925" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407389v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Silva Aguirre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Antia" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarbani Basu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/835/2/173" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355814v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel N Lund" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy R Davies" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Chaplin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9658" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329913v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Chaplin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527987" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329907v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brand&#227;o" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527967" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563535v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H.J. de Bruijne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629512" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291148v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pourbaix" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Famaey" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw545" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255808v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. J. Boffin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Bouquin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Famaey" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2497" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409603v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Bruijne" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629272" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168325v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casanellas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Brand&#227;o" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.103535" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112611v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cunha" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Appourchaux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201510101013" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383751v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ball" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526610" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094495v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S., Metcalfe" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L., Creevey" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G., Do&#287;an" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Mathur" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H., Xu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/214/2/27" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063262v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boumier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verner" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322478" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094503v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pourbaix" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillout" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1838" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094507v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagarde" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425039" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094504v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423797" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094521v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rauer" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-014-9383-4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01073272v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Brand&#227;o" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/769/2/141" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806055v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Palacios" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220211" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856138v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220266" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860253v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arcay" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Astraatmadja" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322344" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122731v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barban" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Deheuvels" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Goupil" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathur" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/440/1/012030" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855777v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barban" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116967" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856087v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220000" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632652v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/271/1/012032" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122708v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Marques" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Samadi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/271/1/012031" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122727v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. V. Torres" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lampens" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hensberge" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015166" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498117v2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provost" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pichon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;venin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014329" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786514v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deheuvels" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Goupil" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marques" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mosser" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911991" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122740v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stello" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Bedding" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brogaard" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bruntt" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201011442" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660340v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Bedding" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huber" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne P. Elsworth" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hekker" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/713/2/L176" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122739v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Montalb&#225;n" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-010-0314-1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4D4D913CBEADC39CEEBBEFE0393018299578051/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484703v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elsworth" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Garc&#237;a" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houdek" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/713/2/L169" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660747v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bruntt" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Stevens" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/713/2/L182" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122733v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Marques" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Goupil" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201011435" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8Q0BTWM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536422v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667405v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Godart" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667628v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dupret" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457410v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montalb&#225;n" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godart" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noels" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667369v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2009.14903.X" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732274v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-008-9781-z" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725880v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. Roxburgh" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-008-9740-8" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382989v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-007-9663-9" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725887v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. P. F. G. Monteiro" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baglin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10509-008-9771-1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382986v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scuflaire" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-008-9803-x" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391863v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Weiss" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auvergne" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391861v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Baglin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auvergne" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Catala" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Samadi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1163004" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287299v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charpinet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10509-007-9717-Z" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732631v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Alecian" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065822" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288201v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;ado" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hui-Bon-Hoa" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS:2007134" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732826v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Su&#225;rez" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Houdek" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;rez Hern&#233;ndez" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.11927.x" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785484v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077332" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724154v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoud-Reza Samadi" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Kupka" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van 'T Veer-Menneret" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052904" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786498v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fox Machado" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053791" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288333v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801794v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801808v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288200v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montalban" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730761v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Poretti" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roi Alonso" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Amado" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Belmonte" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garrido" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003919v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Th&#233;venin" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kervella" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pichon" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Folco" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042075" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743065v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boehm" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02702333" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R20DBFVP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419071v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poretti" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Amado" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Belmonte" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garrido" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/429149" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390817v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kervella" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054018v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I Wilkinson" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turon" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Munari" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09012.x" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053985v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cropper" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.08282.x" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801611v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;. Nordlund" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baudin" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023235502870" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801145v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordier" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031185" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054285v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lejeune" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Beaulieu" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020934" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801463v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-P. Li" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020565" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639017v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.astro.38.1.35" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639019v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morel" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthomieu" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.astro-ph/0010180" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639027v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perryman" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.astro-ph/9707253" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03771060v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sharp" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03771059v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chmielewski" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cayrel de Strobel" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bentolila" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03771057v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grevesse" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magain" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neuforge" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03771052v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Daeppen" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Rogers" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00154145" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03771045v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Perrin" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cayrel" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770138v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D&#228;ppen" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/336634a0" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-L75XJWMP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770169v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schatzman" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770154v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maeder" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03272236v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226468v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Belkacem" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114754v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114829v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114879v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiefer F." TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114943v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bossini" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campante Tiago" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moedas Nuno" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonfanti Andrea" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reese Daniel" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8117392" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114913v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114768v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114783v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114990v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044535v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355960v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112627v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355988v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355175v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355535v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355967v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356007v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sonoi" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;za Samadi" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355996v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Montalban" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356052v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Pinsonneault" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112623v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407394v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255801v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Cunha" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255797v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Famaey" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salomon" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802120v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ballot" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122775v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122774v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibata" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122767v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1363014" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122810v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tal-Or" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733556v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094525v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariejo Goupil" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921313014269" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122816v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933457v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Salomon" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Halbwachs" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914481v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122802v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933445v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914425v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122761v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933447v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112605v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733835v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802981v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Salomon" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. Ibata" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130293v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benomar" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122793v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C., Gu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G., Dr&#233;an" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122796v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122828v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130297v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355921v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122756v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1045041" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA71953AB7724D48A5D2D3A6CDE2B6C5C75C6FA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130304v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734168v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896413v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondoin" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goupil" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3099253" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744027v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921308019728" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802525v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809551v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921307006059" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744010v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theado" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas:2007135" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802412v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/cia151s39" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809438v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809018v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech A. Dziembowski" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802949v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Van'T Veer" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802729v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802711v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barban" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802399v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802978v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802625v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Beaulieu" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802424v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809077v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055001v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Robichon" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turon" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Mermilliod" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03771050v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Colle" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03771048v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-0541-2_39" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03771046v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770176v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daeppen" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770157v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770161v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639046v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639059v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255804v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C., Babusiaux" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Haywood" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933438v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438147v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rieutord" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraffe" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02318529v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nardetto" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagadec" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407392v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moraux" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moraux" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1680001" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407390v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094514v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Valls-Gabaud" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valls-Gabaud" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1465000" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122765v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Richard" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vauclair" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1363000" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993762v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730228v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stasi&#324;ska" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prantzos" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meynet" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sim&#243;n-D&#237;az" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094519v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1465005" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094517v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1465004" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01128135v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1254002" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF9FA4A6E96B093E5851E7FF9D11721C6BBE0ADF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03771054v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Guzik" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969821v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Busso" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969804v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hambly" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonio" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385198v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Folsom" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318572v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huber" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chontos" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kjeldsen" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867447v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mc Millan" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36160012" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867430v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M." TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687021v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538704v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386902v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Lund" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Ball" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523799v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094527v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Goupil" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094508v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B., Mosser" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O., Benomar" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K., Belkacem" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J., Goupil" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N., Lagarde" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122804v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122784v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Morel" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline, Lebreton" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03863931v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Solano" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cutispoto" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03860483v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonczi" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toutain" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04116758v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Kurtz" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Bowman" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854757v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857416v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737549v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Palicio" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406100v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Serenelli" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112639v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Babusiaux" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bergemann" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Burgasser" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ellison" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Haggard" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237265v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouvier" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chiavassa" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#232;bre" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3154-8" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>